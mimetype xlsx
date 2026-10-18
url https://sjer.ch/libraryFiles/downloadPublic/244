--- v2 (2026-06-19)
+++ v3 (2026-10-18)
@@ -1,181 +1,184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10525"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10920"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/p33344/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B03F3EFC-6783-BF40-BAD2-06C377B9CE40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85D38CFC-8235-E14B-B388-474310867DA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="980" yWindow="1240" windowWidth="27840" windowHeight="16660" xr2:uid="{A928F929-5B77-8547-8F2E-6C3ABC51FCDC}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D41" i="1" l="1"/>
-  <c r="D66" i="1"/>
+  <c r="D10" i="1" l="1"/>
+  <c r="D11" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="D13" i="1"/>
+  <c r="D14" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="D16" i="1"/>
+  <c r="D17" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="D19" i="1"/>
+  <c r="D20" i="1"/>
+  <c r="D21" i="1"/>
+  <c r="D22" i="1"/>
+  <c r="D23" i="1"/>
   <c r="D24" i="1"/>
   <c r="D25" i="1"/>
   <c r="D26" i="1"/>
   <c r="D27" i="1"/>
   <c r="D28" i="1"/>
   <c r="D29" i="1"/>
   <c r="D30" i="1"/>
   <c r="D31" i="1"/>
   <c r="D32" i="1"/>
   <c r="D33" i="1"/>
   <c r="D34" i="1"/>
   <c r="D35" i="1"/>
   <c r="D36" i="1"/>
   <c r="D37" i="1"/>
   <c r="D38" i="1"/>
   <c r="D39" i="1"/>
   <c r="D40" i="1"/>
+  <c r="D41" i="1"/>
   <c r="D42" i="1"/>
   <c r="D43" i="1"/>
   <c r="D44" i="1"/>
   <c r="D45" i="1"/>
   <c r="D46" i="1"/>
   <c r="D47" i="1"/>
   <c r="D48" i="1"/>
   <c r="D49" i="1"/>
   <c r="D50" i="1"/>
   <c r="D51" i="1"/>
   <c r="D52" i="1"/>
   <c r="D53" i="1"/>
   <c r="D54" i="1"/>
   <c r="D55" i="1"/>
   <c r="D56" i="1"/>
   <c r="D57" i="1"/>
   <c r="D58" i="1"/>
   <c r="D59" i="1"/>
   <c r="D60" i="1"/>
   <c r="D61" i="1"/>
   <c r="D62" i="1"/>
   <c r="D63" i="1"/>
   <c r="D64" i="1"/>
   <c r="D65" i="1"/>
+  <c r="D66" i="1"/>
   <c r="D67" i="1"/>
   <c r="D68" i="1"/>
   <c r="D69" i="1"/>
   <c r="D70" i="1"/>
   <c r="D71" i="1"/>
   <c r="D72" i="1"/>
-  <c r="D10" i="1"/>
-[...12 lines deleted...]
-  <c r="D23" i="1"/>
+  <c r="D73" i="1"/>
+  <c r="D74" i="1"/>
+  <c r="D75" i="1"/>
   <c r="D9" i="1"/>
   <c r="AF7" i="1"/>
   <c r="F7" i="1"/>
   <c r="G7" i="1"/>
   <c r="H7" i="1"/>
   <c r="I7" i="1"/>
   <c r="J7" i="1"/>
   <c r="K7" i="1"/>
   <c r="L7" i="1"/>
   <c r="M7" i="1"/>
   <c r="N7" i="1"/>
   <c r="O7" i="1"/>
   <c r="P7" i="1"/>
   <c r="Q7" i="1"/>
   <c r="R7" i="1"/>
   <c r="S7" i="1"/>
   <c r="T7" i="1"/>
   <c r="U7" i="1"/>
   <c r="V7" i="1"/>
   <c r="W7" i="1"/>
   <c r="X7" i="1"/>
   <c r="Y7" i="1"/>
   <c r="Z7" i="1"/>
   <c r="AA7" i="1"/>
   <c r="AB7" i="1"/>
   <c r="AC7" i="1"/>
   <c r="AD7" i="1"/>
   <c r="AE7" i="1"/>
   <c r="E7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="171">
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
@@ -629,50 +632,65 @@
     <t>Oepke</t>
   </si>
   <si>
     <t>Redaktionsmitglied / Membre de la rédaction / Membro della redazione / Editorial committee member</t>
   </si>
   <si>
     <t>Verantwortlicher für das vollständige Redaktion / Responsable de la rédaction complète / Responsabile della redazione completa / Responsible for the full editorial committee</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Capron Puozzo</t>
   </si>
   <si>
     <t>Giorgia</t>
   </si>
   <si>
     <t>Masoni</t>
   </si>
   <si>
     <t>Radhouane</t>
   </si>
   <si>
     <t>Myriam</t>
+  </si>
+  <si>
+    <t>Saxer</t>
+  </si>
+  <si>
+    <t>Omara</t>
+  </si>
+  <si>
+    <t>Sansegundo Moreno</t>
+  </si>
+  <si>
+    <t>Roxane</t>
+  </si>
+  <si>
+    <t>Gagnon</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
@@ -953,54 +971,54 @@
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{755FC358-37B3-1F47-949D-6479664C4BF5}" name="Tabelle2" displayName="Tabelle2" ref="A8:AF108" totalsRowShown="0" headerRowDxfId="30">
-[...2 lines deleted...]
-    <sortCondition ref="B8:B108"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{755FC358-37B3-1F47-949D-6479664C4BF5}" name="Tabelle2" displayName="Tabelle2" ref="A8:AF111" totalsRowShown="0" headerRowDxfId="30">
+  <autoFilter ref="A8:AF111" xr:uid="{755FC358-37B3-1F47-949D-6479664C4BF5}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:AE111">
+    <sortCondition ref="B8:B111"/>
   </sortState>
   <tableColumns count="32">
     <tableColumn id="1" xr3:uid="{7F0415C3-F062-9D43-9191-4E5378CE026C}" name="Vorname / Prénom / Nome / Given name"/>
     <tableColumn id="2" xr3:uid="{C4772CBE-1304-D644-ACA3-9927A8350791}" name="Name / Nom / Cognome / Name"/>
     <tableColumn id="31" xr3:uid="{9C329600-5793-564E-9D01-23FFAC64ACEA}" name="Sprache / Langue / Lingua / Language" dataDxfId="29"/>
     <tableColumn id="33" xr3:uid="{FB8FAC1E-14BF-C945-A264-1401F464F8A6}" name="Jahre / Années / Anni / Years" dataDxfId="28">
       <calculatedColumnFormula>SUM(Tabelle2[[#This Row],[1999]:[2025]])</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="4" xr3:uid="{AEDB34C8-BC8C-2846-9D15-F47B3E48824C}" name="1999" dataDxfId="27"/>
     <tableColumn id="5" xr3:uid="{BACE8DA7-24AD-434E-8ED3-99C39495BC72}" name="2000" dataDxfId="26"/>
     <tableColumn id="6" xr3:uid="{CB03ECC8-1E3E-8547-B882-ED3E53E5AB18}" name="2001" dataDxfId="25"/>
     <tableColumn id="7" xr3:uid="{3E2E73BE-14B8-B64B-ADCE-C89F90FF0E98}" name="2002" dataDxfId="24"/>
     <tableColumn id="8" xr3:uid="{87079D63-78B1-6943-BA25-5E24F39CF06B}" name="2003" dataDxfId="23"/>
     <tableColumn id="9" xr3:uid="{9AC94BBE-2AF4-1B4A-BA14-F8869EE9FBDE}" name="2004" dataDxfId="22"/>
     <tableColumn id="10" xr3:uid="{B5EDD2ED-FF96-7C4E-86FC-DAD8B0200792}" name="2005" dataDxfId="21"/>
     <tableColumn id="11" xr3:uid="{DEC2C50D-2CB7-8247-86A2-496B165FB8F3}" name="2006" dataDxfId="20"/>
     <tableColumn id="12" xr3:uid="{35901771-A7AE-DD49-8A00-9C6CB5B0D437}" name="2007" dataDxfId="19"/>
     <tableColumn id="13" xr3:uid="{4144C0D9-1186-1247-853E-B1FFE171C860}" name="2008" dataDxfId="18"/>
     <tableColumn id="14" xr3:uid="{D6034C87-2C94-AA41-B4A6-DA01A1AE5B03}" name="2009" dataDxfId="17"/>
     <tableColumn id="15" xr3:uid="{3E9951C1-79D7-2741-95A1-008222088FAF}" name="2010" dataDxfId="16"/>
     <tableColumn id="16" xr3:uid="{C704B002-9FF5-984D-9200-290837A12D19}" name="2011" dataDxfId="15"/>
     <tableColumn id="17" xr3:uid="{F7A87E4A-9B00-8249-AF52-307FD60A9B09}" name="2012" dataDxfId="14"/>
     <tableColumn id="18" xr3:uid="{76553159-0B60-1C41-ACC3-F1EC1B731F60}" name="2013" dataDxfId="13"/>
     <tableColumn id="19" xr3:uid="{F3DEEE51-24EE-8840-B7C4-B2AD9F4C7F8A}" name="2014" dataDxfId="12"/>
     <tableColumn id="20" xr3:uid="{09848D0C-5522-E34C-AF5E-E13B3B5823ED}" name="2015" dataDxfId="11"/>
@@ -1319,54 +1337,54 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63CE05DF-61DE-FF47-B425-51281A1B3980}">
-  <dimension ref="A1:AF108"/>
+  <dimension ref="A1:AF111"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="113" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="113" workbookViewId="0">
+      <selection activeCell="I36" sqref="I36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="17.6640625" customWidth="1"/>
     <col min="3" max="4" width="9.33203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="5.83203125" customWidth="1"/>
     <col min="6" max="17" width="4.6640625" style="1" customWidth="1"/>
     <col min="18" max="32" width="4.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="19">
       <c r="A1" s="6" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:32" ht="19">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:32" ht="19">
       <c r="A3" s="16">
         <v>1</v>
       </c>
       <c r="B3" t="s">
@@ -1389,55 +1407,55 @@
         <v>152</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="1"/>
       <c r="Q5" s="2"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32" ht="19" customHeight="1">
       <c r="A6" s="19">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="1"/>
       <c r="Q6" s="2"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32" s="4" customFormat="1" ht="21" customHeight="1">
       <c r="C7" s="10"/>
       <c r="D7" s="7"/>
       <c r="E7" s="5">
-        <f>SUM(E9:E108)</f>
+        <f>SUM(E9:E111)</f>
         <v>10</v>
       </c>
       <c r="F7" s="5">
-        <f t="shared" ref="F7:AE7" si="0">SUM(F9:F108)</f>
+        <f t="shared" ref="F7:AE7" si="0">SUM(F9:F111)</f>
         <v>9</v>
       </c>
       <c r="G7" s="5">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="H7" s="5">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="I7" s="5">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="J7" s="5">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="K7" s="5">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="L7" s="5">
         <f t="shared" si="0"/>
         <v>12</v>
@@ -1497,52 +1515,52 @@
       <c r="Z7" s="5">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="AA7" s="5">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="AB7" s="5">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="AC7" s="5">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="AD7" s="5">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="AE7" s="5">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="AF7" s="5">
-        <f t="shared" ref="AF7" si="1">SUM(AF9:AF108)</f>
-        <v>17</v>
+        <f t="shared" ref="AF7" si="1">SUM(AF9:AF111)</f>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:32" ht="41" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>148</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>150</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>151</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -1671,51 +1689,51 @@
       </c>
       <c r="Y9" s="13">
         <v>1</v>
       </c>
       <c r="Z9" s="13">
         <v>1</v>
       </c>
       <c r="AA9" s="13">
         <v>1</v>
       </c>
       <c r="AB9" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="2">
-        <f t="shared" ref="D10:D72" si="2">SUM(E10:AZ10)</f>
+        <f t="shared" ref="D10:D73" si="2">SUM(E10:AZ10)</f>
         <v>2</v>
       </c>
       <c r="E10" s="1"/>
       <c r="Q10" s="2"/>
       <c r="T10" s="13">
         <v>1</v>
       </c>
       <c r="U10" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="2">
         <f t="shared" si="2"/>
         <v>4</v>
       </c>
@@ -2043,1846 +2061,1861 @@
         <v>55</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="2">
         <f t="shared" si="2"/>
         <v>4</v>
       </c>
       <c r="E22" s="12">
         <v>1</v>
       </c>
       <c r="F22" s="12">
         <v>1</v>
       </c>
       <c r="G22" s="12">
         <v>1</v>
       </c>
       <c r="H22" s="12">
         <v>1</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>169</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>170</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D23" s="2">
         <f t="shared" si="2"/>
-        <v>2</v>
-[...12 lines deleted...]
-      <c r="P23" s="2"/>
+        <v>1</v>
+      </c>
+      <c r="E23" s="1"/>
       <c r="Q23" s="2"/>
-      <c r="AE23" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="AF23" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D24" s="2">
         <f t="shared" si="2"/>
-        <v>10</v>
-[...29 lines deleted...]
-      <c r="X24" s="13">
+        <v>2</v>
+      </c>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="2"/>
+      <c r="AE24" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF24" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D25" s="2">
         <f t="shared" si="2"/>
-        <v>11</v>
-[...30 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="E25" s="1"/>
       <c r="O25" s="12">
         <v>1</v>
       </c>
-      <c r="Q25" s="2"/>
+      <c r="P25" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>1</v>
+      </c>
+      <c r="R25" s="13">
+        <v>1</v>
+      </c>
+      <c r="S25" s="13">
+        <v>1</v>
+      </c>
+      <c r="T25" s="13">
+        <v>1</v>
+      </c>
+      <c r="U25" s="13">
+        <v>1</v>
+      </c>
+      <c r="V25" s="13">
+        <v>1</v>
+      </c>
+      <c r="W25" s="13">
+        <v>1</v>
+      </c>
+      <c r="X25" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B26" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D26" s="2">
         <f t="shared" si="2"/>
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="E26" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="E26" s="12">
+        <v>1</v>
+      </c>
+      <c r="F26" s="12">
+        <v>1</v>
+      </c>
+      <c r="G26" s="12">
+        <v>1</v>
+      </c>
+      <c r="H26" s="12">
+        <v>1</v>
+      </c>
+      <c r="I26" s="12">
+        <v>1</v>
+      </c>
+      <c r="J26" s="12">
+        <v>1</v>
+      </c>
+      <c r="K26" s="12">
+        <v>1</v>
+      </c>
+      <c r="L26" s="12">
+        <v>1</v>
+      </c>
+      <c r="M26" s="12">
+        <v>1</v>
+      </c>
+      <c r="N26" s="12">
+        <v>1</v>
+      </c>
       <c r="O26" s="12">
         <v>1</v>
       </c>
-      <c r="P26" s="12">
-[...13 lines deleted...]
-      </c>
+      <c r="Q26" s="2"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B27" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D27" s="2">
         <f t="shared" si="2"/>
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E27" s="1"/>
-      <c r="Q27" s="2"/>
+      <c r="O27" s="12">
+        <v>1</v>
+      </c>
+      <c r="P27" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>1</v>
+      </c>
       <c r="R27" s="13">
         <v>1</v>
       </c>
-      <c r="S27" s="13">
-[...8 lines deleted...]
-      <c r="V27" s="13">
+      <c r="S27" s="21">
+        <v>1</v>
+      </c>
+      <c r="T27" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D28" s="2">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E28" s="1"/>
-      <c r="G28" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="Q28" s="2"/>
+      <c r="R28" s="13">
+        <v>1</v>
+      </c>
+      <c r="S28" s="13">
+        <v>1</v>
+      </c>
+      <c r="T28" s="13">
+        <v>1</v>
+      </c>
+      <c r="U28" s="13">
+        <v>1</v>
+      </c>
+      <c r="V28" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B29" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="2">
         <f t="shared" si="2"/>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E29" s="12">
+        <v>3</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="G29" s="12">
+        <v>1</v>
+      </c>
+      <c r="H29" s="12">
+        <v>1</v>
+      </c>
+      <c r="I29" s="12">
         <v>1</v>
       </c>
       <c r="Q29" s="2"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="2">
         <f t="shared" si="2"/>
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="H30" s="23">
+        <v>1</v>
+      </c>
+      <c r="E30" s="12">
         <v>1</v>
       </c>
       <c r="Q30" s="2"/>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B31" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D31" s="2">
         <f t="shared" si="2"/>
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="E31" s="1"/>
+        <v>4</v>
+      </c>
+      <c r="E31" s="23">
+        <v>1</v>
+      </c>
+      <c r="F31" s="23">
+        <v>1</v>
+      </c>
+      <c r="G31" s="23">
+        <v>1</v>
+      </c>
+      <c r="H31" s="23">
+        <v>1</v>
+      </c>
       <c r="Q31" s="2"/>
-      <c r="W31" s="13">
-[...22 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B32" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D32" s="2">
         <f t="shared" si="2"/>
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E32" s="1"/>
       <c r="Q32" s="2"/>
-      <c r="AE32" s="13">
-[...2 lines deleted...]
-      <c r="AF32" s="13">
+      <c r="W32" s="13">
+        <v>1</v>
+      </c>
+      <c r="X32" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B33" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="2">
         <f t="shared" si="2"/>
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E33" s="1"/>
-      <c r="N33" s="12">
-[...17 lines deleted...]
-      <c r="T33" s="13">
+      <c r="Q33" s="2"/>
+      <c r="AE33" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF33" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B34" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D34" s="2">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E34" s="1"/>
-      <c r="Q34" s="2"/>
-[...6 lines deleted...]
-      <c r="AD34" s="13">
+      <c r="N34" s="12">
+        <v>1</v>
+      </c>
+      <c r="O34" s="12">
+        <v>1</v>
+      </c>
+      <c r="P34" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="13">
+        <v>1</v>
+      </c>
+      <c r="R34" s="13">
+        <v>1</v>
+      </c>
+      <c r="S34" s="13">
+        <v>1</v>
+      </c>
+      <c r="T34" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B35" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D35" s="2">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="E35" s="1"/>
-      <c r="K35" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="Q35" s="2"/>
+      <c r="AB35" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD35" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B36" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D36" s="2">
         <f t="shared" si="2"/>
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E36" s="1"/>
-      <c r="J36" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="K36" s="12">
         <v>1</v>
       </c>
-      <c r="L36" s="12">
-[...8 lines deleted...]
-      <c r="O36" s="15">
+      <c r="L36" s="15">
+        <v>1</v>
+      </c>
+      <c r="M36" s="15">
         <v>1</v>
       </c>
       <c r="Q36" s="2"/>
     </row>
     <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B37" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D37" s="2">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E37" s="1"/>
+      <c r="J37" s="12">
+        <v>1</v>
+      </c>
+      <c r="K37" s="12">
+        <v>1</v>
+      </c>
+      <c r="L37" s="12">
+        <v>1</v>
+      </c>
+      <c r="M37" s="12">
+        <v>1</v>
+      </c>
+      <c r="N37" s="15">
+        <v>1</v>
+      </c>
+      <c r="O37" s="15">
+        <v>1</v>
+      </c>
       <c r="Q37" s="2"/>
-      <c r="Y37" s="13">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B38" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D38" s="2">
         <f t="shared" si="2"/>
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E38" s="1"/>
       <c r="Q38" s="2"/>
-      <c r="W38" s="13">
-[...4 lines deleted...]
-      </c>
       <c r="Y38" s="13">
         <v>1</v>
       </c>
       <c r="Z38" s="13">
         <v>1</v>
       </c>
       <c r="AA38" s="13">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="AD38" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B39" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D39" s="2">
         <f t="shared" si="2"/>
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E39" s="1"/>
-      <c r="P39" s="12">
-[...17 lines deleted...]
-      <c r="V39" s="13">
+      <c r="Q39" s="2"/>
+      <c r="W39" s="13">
+        <v>1</v>
+      </c>
+      <c r="X39" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA39" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC39" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD39" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>88</v>
       </c>
       <c r="B40" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D40" s="2">
         <f t="shared" si="2"/>
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E40" s="1"/>
-      <c r="P40" s="2"/>
-[...1 lines deleted...]
-      <c r="AF40" s="12">
+      <c r="P40" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="13">
+        <v>1</v>
+      </c>
+      <c r="R40" s="13">
+        <v>1</v>
+      </c>
+      <c r="S40" s="13">
+        <v>1</v>
+      </c>
+      <c r="T40" s="13">
+        <v>1</v>
+      </c>
+      <c r="U40" s="13">
+        <v>1</v>
+      </c>
+      <c r="V40" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>90</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
-        <v>91</v>
+        <v>163</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D41" s="2">
         <f t="shared" si="2"/>
-        <v>6</v>
-[...11 lines deleted...]
-      <c r="O41" s="2"/>
+        <v>1</v>
+      </c>
+      <c r="E41" s="1"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
-      <c r="AA41" s="13">
-[...14 lines deleted...]
-      <c r="AF41" s="13">
+      <c r="AF41" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>154</v>
+        <v>90</v>
       </c>
       <c r="B42" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>155</v>
+        <v>29</v>
       </c>
       <c r="D42" s="2">
         <f t="shared" si="2"/>
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E42" s="1"/>
+        <v>6</v>
+      </c>
+      <c r="E42" s="2"/>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+      <c r="L42" s="2"/>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2"/>
+      <c r="O42" s="2"/>
+      <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
-      <c r="W42" s="13">
-[...11 lines deleted...]
-      <c r="AA42" s="24">
+      <c r="AA42" s="13">
         <v>1</v>
       </c>
       <c r="AB42" s="13">
         <v>1</v>
       </c>
       <c r="AC42" s="13">
         <v>1</v>
       </c>
       <c r="AD42" s="13">
         <v>1</v>
       </c>
       <c r="AE42" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF42" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>93</v>
+        <v>154</v>
       </c>
       <c r="B43" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>29</v>
+        <v>155</v>
       </c>
       <c r="D43" s="2">
         <f t="shared" si="2"/>
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E43" s="1"/>
       <c r="Q43" s="2"/>
+      <c r="W43" s="13">
+        <v>1</v>
+      </c>
       <c r="X43" s="13">
         <v>1</v>
       </c>
-      <c r="Y43" s="13">
-[...5 lines deleted...]
-      <c r="AA43" s="13">
+      <c r="Y43" s="24">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="24">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="24">
         <v>1</v>
       </c>
       <c r="AB43" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC43" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B44" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D44" s="2">
         <f t="shared" si="2"/>
         <v>5</v>
       </c>
       <c r="E44" s="1"/>
-      <c r="J44" s="12">
-[...13 lines deleted...]
-      </c>
       <c r="Q44" s="2"/>
+      <c r="X44" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y44" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z44" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA44" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB44" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B45" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D45" s="2">
         <f t="shared" si="2"/>
-        <v>8</v>
-[...15 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="E45" s="1"/>
       <c r="J45" s="12">
         <v>1</v>
       </c>
-      <c r="K45" s="23">
+      <c r="K45" s="12">
         <v>1</v>
       </c>
       <c r="L45" s="12">
+        <v>1</v>
+      </c>
+      <c r="M45" s="12">
+        <v>1</v>
+      </c>
+      <c r="N45" s="12">
         <v>1</v>
       </c>
       <c r="Q45" s="2"/>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>98</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D46" s="2">
         <f t="shared" si="2"/>
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E46" s="1"/>
+        <v>8</v>
+      </c>
+      <c r="E46" s="12">
+        <v>1</v>
+      </c>
+      <c r="F46" s="12">
+        <v>1</v>
+      </c>
+      <c r="G46" s="12">
+        <v>1</v>
+      </c>
+      <c r="H46" s="12">
+        <v>1</v>
+      </c>
+      <c r="I46" s="12">
+        <v>1</v>
+      </c>
+      <c r="J46" s="12">
+        <v>1</v>
+      </c>
+      <c r="K46" s="23">
+        <v>1</v>
+      </c>
+      <c r="L46" s="12">
+        <v>1</v>
+      </c>
       <c r="Q46" s="2"/>
-      <c r="X46" s="13">
-[...25 lines deleted...]
-      </c>
     </row>
     <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B47" t="s">
-        <v>101</v>
+        <v>157</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D47" s="2">
         <f t="shared" si="2"/>
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E47" s="1"/>
-      <c r="L47" s="12">
-[...29 lines deleted...]
-      <c r="V47" s="13">
+      <c r="Q47" s="2"/>
+      <c r="X47" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y47" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z47" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA47" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB47" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC47" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD47" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE47" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF47" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B48" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D48" s="2">
         <f t="shared" si="2"/>
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E48" s="1"/>
       <c r="L48" s="12">
         <v>1</v>
       </c>
       <c r="M48" s="12">
         <v>1</v>
       </c>
       <c r="N48" s="12">
         <v>1</v>
       </c>
       <c r="O48" s="12">
         <v>1</v>
       </c>
-      <c r="P48" s="23">
-[...32 lines deleted...]
-      <c r="AA48" s="13">
+      <c r="P48" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q48" s="13">
+        <v>1</v>
+      </c>
+      <c r="R48" s="13">
+        <v>1</v>
+      </c>
+      <c r="S48" s="13">
+        <v>1</v>
+      </c>
+      <c r="T48" s="13">
+        <v>1</v>
+      </c>
+      <c r="U48" s="13">
+        <v>1</v>
+      </c>
+      <c r="V48" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B49" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D49" s="2">
         <f t="shared" si="2"/>
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E49" s="1"/>
-      <c r="Q49" s="2"/>
-      <c r="Y49" s="13">
+      <c r="L49" s="12">
+        <v>1</v>
+      </c>
+      <c r="M49" s="12">
+        <v>1</v>
+      </c>
+      <c r="N49" s="12">
+        <v>1</v>
+      </c>
+      <c r="O49" s="12">
+        <v>1</v>
+      </c>
+      <c r="P49" s="23">
+        <v>1</v>
+      </c>
+      <c r="Q49" s="24">
+        <v>1</v>
+      </c>
+      <c r="R49" s="24">
+        <v>1</v>
+      </c>
+      <c r="S49" s="24">
+        <v>1</v>
+      </c>
+      <c r="T49" s="24">
+        <v>1</v>
+      </c>
+      <c r="U49" s="24">
+        <v>1</v>
+      </c>
+      <c r="V49" s="24">
+        <v>1</v>
+      </c>
+      <c r="W49" s="24">
+        <v>1</v>
+      </c>
+      <c r="X49" s="25">
+        <v>1</v>
+      </c>
+      <c r="Y49" s="14">
         <v>1</v>
       </c>
       <c r="Z49" s="13">
         <v>1</v>
       </c>
       <c r="AA49" s="13">
-        <v>1</v>
-[...13 lines deleted...]
-      <c r="AF49" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B50" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D50" s="2">
         <f t="shared" si="2"/>
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E50" s="1"/>
       <c r="Q50" s="2"/>
-      <c r="T50" s="13">
-[...13 lines deleted...]
-      </c>
       <c r="Y50" s="13">
         <v>1</v>
       </c>
       <c r="Z50" s="13">
         <v>1</v>
       </c>
       <c r="AA50" s="13">
         <v>1</v>
       </c>
-      <c r="AB50" s="24">
-[...5 lines deleted...]
-      <c r="AD50" s="24">
+      <c r="AB50" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC50" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD50" s="13">
         <v>1</v>
       </c>
       <c r="AE50" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF50" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B51" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D51" s="2">
         <f t="shared" si="2"/>
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E51" s="1"/>
       <c r="Q51" s="2"/>
-      <c r="AB51" s="13">
-[...5 lines deleted...]
-      <c r="AD51" s="13">
+      <c r="T51" s="13">
+        <v>1</v>
+      </c>
+      <c r="U51" s="13">
+        <v>1</v>
+      </c>
+      <c r="V51" s="13">
+        <v>1</v>
+      </c>
+      <c r="W51" s="13">
+        <v>1</v>
+      </c>
+      <c r="X51" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y51" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z51" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA51" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB51" s="24">
+        <v>1</v>
+      </c>
+      <c r="AC51" s="24">
+        <v>1</v>
+      </c>
+      <c r="AD51" s="24">
         <v>1</v>
       </c>
       <c r="AE51" s="13">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AF51" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B52" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D52" s="2">
         <f t="shared" si="2"/>
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E52" s="1"/>
       <c r="Q52" s="2"/>
-      <c r="T52" s="13">
-[...14 lines deleted...]
-      <c r="Y52" s="13">
+      <c r="AB52" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC52" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD52" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE52" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF52" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="B53" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D53" s="2">
         <f t="shared" si="2"/>
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E53" s="1"/>
       <c r="Q53" s="2"/>
-      <c r="AF53" s="13">
+      <c r="T53" s="13">
+        <v>1</v>
+      </c>
+      <c r="U53" s="21">
+        <v>1</v>
+      </c>
+      <c r="V53" s="21">
+        <v>1</v>
+      </c>
+      <c r="W53" s="13">
+        <v>1</v>
+      </c>
+      <c r="X53" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y53" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="B54" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D54" s="2">
         <f t="shared" si="2"/>
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E54" s="1"/>
       <c r="Q54" s="2"/>
-      <c r="Y54" s="13">
-[...11 lines deleted...]
-      <c r="AC54" s="13">
+      <c r="AF54" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B55" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D55" s="2">
         <f t="shared" si="2"/>
         <v>5</v>
       </c>
-      <c r="E55" s="12">
-[...13 lines deleted...]
-      </c>
+      <c r="E55" s="1"/>
       <c r="Q55" s="2"/>
+      <c r="Y55" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z55" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA55" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB55" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC55" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B56" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D56" s="2">
         <f t="shared" si="2"/>
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E56" s="1"/>
+        <v>5</v>
+      </c>
+      <c r="E56" s="12">
+        <v>1</v>
+      </c>
+      <c r="F56" s="12">
+        <v>1</v>
+      </c>
+      <c r="G56" s="12">
+        <v>1</v>
+      </c>
+      <c r="H56" s="12">
+        <v>1</v>
+      </c>
+      <c r="I56" s="12">
+        <v>1</v>
+      </c>
       <c r="Q56" s="2"/>
-      <c r="AC56" s="13">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B57" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D57" s="2">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E57" s="1"/>
       <c r="Q57" s="2"/>
-      <c r="AD57" s="20">
-[...5 lines deleted...]
-      <c r="AF57" s="20">
+      <c r="AC57" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD57" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE57" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF57" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B58" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D58" s="2">
         <f t="shared" si="2"/>
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E58" s="1"/>
       <c r="Q58" s="2"/>
-      <c r="AC58" s="13">
-[...8 lines deleted...]
-      <c r="AF58" s="13">
+      <c r="AD58" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE58" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF58" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B59" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D59" s="2">
         <f t="shared" si="2"/>
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E59" s="1"/>
       <c r="Q59" s="2"/>
-      <c r="U59" s="13">
-[...20 lines deleted...]
-      <c r="AB59" s="13">
+      <c r="AC59" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD59" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE59" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF59" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>123</v>
+        <v>167</v>
       </c>
       <c r="B60" t="s">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D60" s="2">
         <f t="shared" si="2"/>
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E60" s="1"/>
-      <c r="I60" s="12">
-[...13 lines deleted...]
-      </c>
       <c r="Q60" s="2"/>
+      <c r="AF60" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B61" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D61" s="2">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E61" s="1"/>
-      <c r="O61" s="12">
-[...5 lines deleted...]
-      <c r="Q61" s="13">
+      <c r="Q61" s="2"/>
+      <c r="U61" s="13">
+        <v>1</v>
+      </c>
+      <c r="V61" s="13">
+        <v>1</v>
+      </c>
+      <c r="W61" s="13">
+        <v>1</v>
+      </c>
+      <c r="X61" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y61" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z61" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA61" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB61" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B62" t="s">
-        <v>127</v>
+        <v>166</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D62" s="2">
         <f t="shared" si="2"/>
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E62" s="1"/>
-      <c r="G62" s="12">
-[...19 lines deleted...]
-      </c>
       <c r="Q62" s="2"/>
+      <c r="AF62" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="63" spans="1:32">
       <c r="A63" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B63" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D63" s="2">
         <f t="shared" si="2"/>
-        <v>11</v>
-[...16 lines deleted...]
-      <c r="J63" s="23">
+        <v>5</v>
+      </c>
+      <c r="E63" s="1"/>
+      <c r="I63" s="12">
+        <v>1</v>
+      </c>
+      <c r="J63" s="12">
         <v>1</v>
       </c>
       <c r="K63" s="12">
         <v>1</v>
       </c>
-      <c r="L63" s="23">
-[...8 lines deleted...]
-      <c r="O63" s="23">
+      <c r="L63" s="12">
+        <v>1</v>
+      </c>
+      <c r="M63" s="12">
         <v>1</v>
       </c>
       <c r="Q63" s="2"/>
     </row>
     <row r="64" spans="1:32">
       <c r="A64" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B64" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D64" s="2">
         <f t="shared" si="2"/>
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E64" s="1"/>
-      <c r="G64" s="12">
-[...11 lines deleted...]
-      <c r="Q64" s="2"/>
+      <c r="O64" s="12">
+        <v>1</v>
+      </c>
+      <c r="P64" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q64" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="65" spans="1:32">
       <c r="A65" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B65" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D65" s="2">
         <f t="shared" si="2"/>
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E65" s="1"/>
+      <c r="G65" s="12">
+        <v>1</v>
+      </c>
+      <c r="H65" s="12">
+        <v>1</v>
+      </c>
+      <c r="I65" s="12">
+        <v>1</v>
+      </c>
+      <c r="J65" s="12">
+        <v>1</v>
+      </c>
+      <c r="K65" s="12">
+        <v>1</v>
+      </c>
+      <c r="L65" s="12">
+        <v>1</v>
+      </c>
+      <c r="M65" s="12">
+        <v>1</v>
+      </c>
       <c r="Q65" s="2"/>
-      <c r="Y65" s="13">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:32">
       <c r="A66" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B66" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D66" s="2">
-        <f>SUM(E66:AZ66)</f>
-[...2 lines deleted...]
-      <c r="E66" s="1"/>
+        <f t="shared" si="2"/>
+        <v>11</v>
+      </c>
+      <c r="E66" s="12">
+        <v>1</v>
+      </c>
+      <c r="F66" s="12">
+        <v>1</v>
+      </c>
+      <c r="G66" s="12">
+        <v>1</v>
+      </c>
+      <c r="H66" s="12">
+        <v>1</v>
+      </c>
+      <c r="I66" s="23">
+        <v>1</v>
+      </c>
+      <c r="J66" s="23">
+        <v>1</v>
+      </c>
+      <c r="K66" s="12">
+        <v>1</v>
+      </c>
+      <c r="L66" s="23">
+        <v>1</v>
+      </c>
+      <c r="M66" s="23">
+        <v>1</v>
+      </c>
+      <c r="N66" s="23">
+        <v>1</v>
+      </c>
+      <c r="O66" s="23">
+        <v>1</v>
+      </c>
       <c r="Q66" s="2"/>
-      <c r="AB66" s="13">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:32">
       <c r="A67" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B67" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D67" s="2">
         <f t="shared" si="2"/>
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E67" s="1"/>
+      <c r="G67" s="12">
+        <v>1</v>
+      </c>
+      <c r="H67" s="12">
+        <v>1</v>
+      </c>
+      <c r="I67" s="12">
+        <v>1</v>
+      </c>
+      <c r="J67" s="12">
+        <v>1</v>
+      </c>
       <c r="Q67" s="2"/>
-      <c r="U67" s="13">
-[...25 lines deleted...]
-      </c>
     </row>
     <row r="68" spans="1:32">
       <c r="A68" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B68" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D68" s="2">
         <f t="shared" si="2"/>
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E68" s="1"/>
       <c r="Q68" s="2"/>
-      <c r="U68" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="Y68" s="13">
         <v>1</v>
       </c>
       <c r="Z68" s="13">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AA68" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:32">
       <c r="A69" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B69" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D69" s="2">
         <f t="shared" si="2"/>
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E69" s="1"/>
       <c r="Q69" s="2"/>
-      <c r="R69" s="13">
-[...17 lines deleted...]
-      <c r="X69" s="13">
+      <c r="AB69" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC69" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD69" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE69" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF69" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:32">
       <c r="A70" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B70" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D70" s="2">
         <f t="shared" si="2"/>
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E70" s="1"/>
-      <c r="O70" s="12">
-[...16 lines deleted...]
-      </c>
+      <c r="Q70" s="2"/>
       <c r="U70" s="13">
         <v>1</v>
       </c>
       <c r="V70" s="13">
+        <v>1</v>
+      </c>
+      <c r="W70" s="21">
+        <v>1</v>
+      </c>
+      <c r="X70" s="22">
+        <v>1</v>
+      </c>
+      <c r="Y70" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z70" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA70" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB70" s="22">
+        <v>1</v>
+      </c>
+      <c r="AC70" s="22">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:32">
       <c r="A71" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B71" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D71" s="2">
         <f t="shared" si="2"/>
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E71" s="1"/>
       <c r="Q71" s="2"/>
+      <c r="U71" s="13">
+        <v>1</v>
+      </c>
+      <c r="V71" s="13">
+        <v>1</v>
+      </c>
       <c r="W71" s="13">
         <v>1</v>
       </c>
-      <c r="X71" s="13">
+      <c r="X71" s="14">
         <v>1</v>
       </c>
       <c r="Y71" s="13">
         <v>1</v>
       </c>
       <c r="Z71" s="13">
         <v>1</v>
       </c>
       <c r="AA71" s="13">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AB71" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:32">
       <c r="A72" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B72" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D72" s="2">
         <f t="shared" si="2"/>
+        <v>7</v>
+      </c>
+      <c r="E72" s="1"/>
+      <c r="Q72" s="2"/>
+      <c r="R72" s="13">
+        <v>1</v>
+      </c>
+      <c r="S72" s="13">
+        <v>1</v>
+      </c>
+      <c r="T72" s="13">
+        <v>1</v>
+      </c>
+      <c r="U72" s="13">
+        <v>1</v>
+      </c>
+      <c r="V72" s="13">
+        <v>1</v>
+      </c>
+      <c r="W72" s="13">
+        <v>1</v>
+      </c>
+      <c r="X72" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:32">
+      <c r="A73" t="s">
+        <v>142</v>
+      </c>
+      <c r="B73" t="s">
+        <v>143</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73" s="2">
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+      <c r="E73" s="1"/>
+      <c r="O73" s="12">
+        <v>1</v>
+      </c>
+      <c r="P73" s="15">
+        <v>1</v>
+      </c>
+      <c r="Q73" s="21">
+        <v>1</v>
+      </c>
+      <c r="R73" s="21">
+        <v>1</v>
+      </c>
+      <c r="S73" s="13">
+        <v>1</v>
+      </c>
+      <c r="T73" s="13">
+        <v>1</v>
+      </c>
+      <c r="U73" s="13">
+        <v>1</v>
+      </c>
+      <c r="V73" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:32">
+      <c r="A74" t="s">
+        <v>144</v>
+      </c>
+      <c r="B74" t="s">
+        <v>145</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D74" s="2">
+        <f t="shared" ref="D74:D75" si="3">SUM(E74:AZ74)</f>
+        <v>6</v>
+      </c>
+      <c r="E74" s="1"/>
+      <c r="Q74" s="2"/>
+      <c r="W74" s="13">
+        <v>1</v>
+      </c>
+      <c r="X74" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y74" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z74" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA74" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB74" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:32">
+      <c r="A75" t="s">
+        <v>146</v>
+      </c>
+      <c r="B75" t="s">
+        <v>147</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75" s="2">
+        <f t="shared" si="3"/>
         <v>5</v>
       </c>
-      <c r="E72" s="12">
-[...58 lines deleted...]
-      <c r="P75" s="2"/>
+      <c r="E75" s="12">
+        <v>1</v>
+      </c>
+      <c r="F75" s="12">
+        <v>1</v>
+      </c>
+      <c r="G75" s="12">
+        <v>1</v>
+      </c>
+      <c r="H75" s="12">
+        <v>1</v>
+      </c>
+      <c r="I75" s="12">
+        <v>1</v>
+      </c>
       <c r="Q75" s="2"/>
     </row>
     <row r="76" spans="1:32">
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
       <c r="L76" s="2"/>
       <c r="M76" s="2"/>
       <c r="N76" s="2"/>
       <c r="O76" s="2"/>
       <c r="P76" s="2"/>
       <c r="Q76" s="2"/>
     </row>
     <row r="77" spans="1:32">
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
       <c r="I77" s="2"/>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
@@ -4128,110 +4161,152 @@
       <c r="K93" s="2"/>
       <c r="L93" s="2"/>
       <c r="M93" s="2"/>
       <c r="N93" s="2"/>
       <c r="O93" s="2"/>
       <c r="P93" s="2"/>
       <c r="Q93" s="2"/>
     </row>
     <row r="94" spans="5:17">
       <c r="E94" s="2"/>
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
       <c r="N94" s="2"/>
       <c r="O94" s="2"/>
       <c r="P94" s="2"/>
       <c r="Q94" s="2"/>
     </row>
     <row r="95" spans="5:17">
       <c r="E95" s="2"/>
+      <c r="F95" s="2"/>
+      <c r="G95" s="2"/>
+      <c r="H95" s="2"/>
+      <c r="I95" s="2"/>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+      <c r="L95" s="2"/>
+      <c r="M95" s="2"/>
+      <c r="N95" s="2"/>
+      <c r="O95" s="2"/>
+      <c r="P95" s="2"/>
       <c r="Q95" s="2"/>
     </row>
     <row r="96" spans="5:17">
       <c r="E96" s="2"/>
+      <c r="F96" s="2"/>
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2"/>
+      <c r="J96" s="2"/>
+      <c r="K96" s="2"/>
+      <c r="L96" s="2"/>
+      <c r="M96" s="2"/>
+      <c r="N96" s="2"/>
+      <c r="O96" s="2"/>
+      <c r="P96" s="2"/>
       <c r="Q96" s="2"/>
     </row>
     <row r="97" spans="5:17">
       <c r="E97" s="2"/>
+      <c r="F97" s="2"/>
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2"/>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+      <c r="L97" s="2"/>
+      <c r="M97" s="2"/>
+      <c r="N97" s="2"/>
+      <c r="O97" s="2"/>
+      <c r="P97" s="2"/>
       <c r="Q97" s="2"/>
     </row>
     <row r="98" spans="5:17">
       <c r="E98" s="2"/>
       <c r="Q98" s="2"/>
     </row>
     <row r="99" spans="5:17">
       <c r="E99" s="2"/>
       <c r="Q99" s="2"/>
     </row>
     <row r="100" spans="5:17">
       <c r="E100" s="2"/>
       <c r="Q100" s="2"/>
     </row>
     <row r="101" spans="5:17">
       <c r="E101" s="2"/>
       <c r="Q101" s="2"/>
     </row>
     <row r="102" spans="5:17">
       <c r="E102" s="2"/>
       <c r="Q102" s="2"/>
     </row>
     <row r="103" spans="5:17">
       <c r="E103" s="2"/>
       <c r="Q103" s="2"/>
     </row>
     <row r="104" spans="5:17">
       <c r="E104" s="2"/>
       <c r="Q104" s="2"/>
     </row>
     <row r="105" spans="5:17">
       <c r="E105" s="2"/>
       <c r="Q105" s="2"/>
     </row>
     <row r="106" spans="5:17">
       <c r="E106" s="2"/>
       <c r="Q106" s="2"/>
     </row>
     <row r="107" spans="5:17">
       <c r="E107" s="2"/>
       <c r="Q107" s="2"/>
     </row>
     <row r="108" spans="5:17">
-      <c r="E108" s="1"/>
+      <c r="E108" s="2"/>
       <c r="Q108" s="2"/>
+    </row>
+    <row r="109" spans="5:17">
+      <c r="E109" s="2"/>
+      <c r="Q109" s="2"/>
+    </row>
+    <row r="110" spans="5:17">
+      <c r="E110" s="2"/>
+      <c r="Q110" s="2"/>
+    </row>
+    <row r="111" spans="5:17">
+      <c r="E111" s="1"/>
+      <c r="Q111" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
     </vt:vector>