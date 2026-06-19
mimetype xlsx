--- v1 (2025-12-13)
+++ v2 (2026-06-19)
@@ -1,177 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11116"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10525"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/p33344/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0919D875-A6B7-7742-B70A-7937DF4DA986}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B03F3EFC-6783-BF40-BAD2-06C377B9CE40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="980" yWindow="1240" windowWidth="27840" windowHeight="16660" xr2:uid="{A928F929-5B77-8547-8F2E-6C3ABC51FCDC}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D44" i="1" l="1"/>
-[...12 lines deleted...]
-  <c r="D23" i="1"/>
+  <c r="D41" i="1" l="1"/>
   <c r="D66" i="1"/>
-  <c r="D14" i="1"/>
-[...2 lines deleted...]
-  <c r="D38" i="1"/>
+  <c r="D24" i="1"/>
+  <c r="D25" i="1"/>
   <c r="D26" i="1"/>
-  <c r="D10" i="1"/>
-[...9 lines deleted...]
-  <c r="D21" i="1"/>
   <c r="D27" i="1"/>
   <c r="D28" i="1"/>
   <c r="D29" i="1"/>
+  <c r="D30" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="D32" i="1"/>
+  <c r="D33" i="1"/>
   <c r="D34" i="1"/>
+  <c r="D35" i="1"/>
+  <c r="D36" i="1"/>
+  <c r="D37" i="1"/>
+  <c r="D38" i="1"/>
+  <c r="D39" i="1"/>
+  <c r="D40" i="1"/>
   <c r="D42" i="1"/>
   <c r="D43" i="1"/>
+  <c r="D44" i="1"/>
+  <c r="D45" i="1"/>
+  <c r="D46" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="D48" i="1"/>
+  <c r="D49" i="1"/>
+  <c r="D50" i="1"/>
+  <c r="D51" i="1"/>
   <c r="D52" i="1"/>
+  <c r="D53" i="1"/>
+  <c r="D54" i="1"/>
+  <c r="D55" i="1"/>
+  <c r="D56" i="1"/>
   <c r="D57" i="1"/>
+  <c r="D58" i="1"/>
   <c r="D59" i="1"/>
+  <c r="D60" i="1"/>
   <c r="D61" i="1"/>
+  <c r="D62" i="1"/>
+  <c r="D63" i="1"/>
+  <c r="D64" i="1"/>
+  <c r="D65" i="1"/>
+  <c r="D67" i="1"/>
+  <c r="D68" i="1"/>
   <c r="D69" i="1"/>
-  <c r="D24" i="1"/>
-[...1 lines deleted...]
-  <c r="D31" i="1"/>
+  <c r="D70" i="1"/>
+  <c r="D71" i="1"/>
+  <c r="D72" i="1"/>
+  <c r="D10" i="1"/>
+  <c r="D11" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="D13" i="1"/>
+  <c r="D14" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="D16" i="1"/>
+  <c r="D17" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="D19" i="1"/>
+  <c r="D20" i="1"/>
+  <c r="D21" i="1"/>
+  <c r="D22" i="1"/>
+  <c r="D23" i="1"/>
   <c r="D9" i="1"/>
-  <c r="D65" i="1"/>
-[...13 lines deleted...]
-  <c r="D13" i="1"/>
+  <c r="AF7" i="1"/>
   <c r="F7" i="1"/>
   <c r="G7" i="1"/>
   <c r="H7" i="1"/>
   <c r="I7" i="1"/>
   <c r="J7" i="1"/>
   <c r="K7" i="1"/>
   <c r="L7" i="1"/>
   <c r="M7" i="1"/>
   <c r="N7" i="1"/>
   <c r="O7" i="1"/>
   <c r="P7" i="1"/>
   <c r="Q7" i="1"/>
   <c r="R7" i="1"/>
   <c r="S7" i="1"/>
   <c r="T7" i="1"/>
   <c r="U7" i="1"/>
   <c r="V7" i="1"/>
   <c r="W7" i="1"/>
   <c r="X7" i="1"/>
   <c r="Y7" i="1"/>
   <c r="Z7" i="1"/>
   <c r="AA7" i="1"/>
   <c r="AB7" i="1"/>
   <c r="AC7" i="1"/>
   <c r="AD7" i="1"/>
   <c r="AE7" i="1"/>
   <c r="E7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="166">
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
@@ -607,106 +611,130 @@
     <t>Jahre / Années / Anni / Years</t>
   </si>
   <si>
     <t>Responsable de la rédaction latine / Responsabile della redazione latina</t>
   </si>
   <si>
     <t>Verantwortlicher für die deutschsprachige Redaktion</t>
   </si>
   <si>
     <t>Zoe</t>
   </si>
   <si>
     <t>fr / en</t>
   </si>
   <si>
     <t>Redaktion SZBW ab 1999 / Rédaction RSSE depuis 1999 / Redazione RSSE dal 1999 / Editorial baord SJER since 1999</t>
   </si>
   <si>
     <t>Oepke</t>
   </si>
   <si>
     <t>Redaktionsmitglied / Membre de la rédaction / Membro della redazione / Editorial committee member</t>
   </si>
   <si>
     <t>Verantwortlicher für das vollständige Redaktion / Responsable de la rédaction complète / Responsabile della redazione completa / Responsible for the full editorial committee</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Capron Puozzo</t>
+  </si>
+  <si>
+    <t>Giorgia</t>
+  </si>
+  <si>
+    <t>Masoni</t>
+  </si>
+  <si>
+    <t>Radhouane</t>
+  </si>
+  <si>
+    <t>Myriam</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="9"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
@@ -812,51 +840,54 @@
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="30">
+  <dxfs count="31">
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
@@ -922,89 +953,90 @@
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{755FC358-37B3-1F47-949D-6479664C4BF5}" name="Tabelle2" displayName="Tabelle2" ref="A8:AE105" totalsRowShown="0" headerRowDxfId="29">
-[...2 lines deleted...]
-    <sortCondition ref="B8:B105"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{755FC358-37B3-1F47-949D-6479664C4BF5}" name="Tabelle2" displayName="Tabelle2" ref="A8:AF108" totalsRowShown="0" headerRowDxfId="30">
+  <autoFilter ref="A8:AF108" xr:uid="{755FC358-37B3-1F47-949D-6479664C4BF5}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:AE108">
+    <sortCondition ref="B8:B108"/>
   </sortState>
-  <tableColumns count="31">
+  <tableColumns count="32">
     <tableColumn id="1" xr3:uid="{7F0415C3-F062-9D43-9191-4E5378CE026C}" name="Vorname / Prénom / Nome / Given name"/>
     <tableColumn id="2" xr3:uid="{C4772CBE-1304-D644-ACA3-9927A8350791}" name="Name / Nom / Cognome / Name"/>
-    <tableColumn id="31" xr3:uid="{9C329600-5793-564E-9D01-23FFAC64ACEA}" name="Sprache / Langue / Lingua / Language" dataDxfId="28"/>
-    <tableColumn id="33" xr3:uid="{FB8FAC1E-14BF-C945-A264-1401F464F8A6}" name="Jahre / Années / Anni / Years" dataDxfId="27">
+    <tableColumn id="31" xr3:uid="{9C329600-5793-564E-9D01-23FFAC64ACEA}" name="Sprache / Langue / Lingua / Language" dataDxfId="29"/>
+    <tableColumn id="33" xr3:uid="{FB8FAC1E-14BF-C945-A264-1401F464F8A6}" name="Jahre / Années / Anni / Years" dataDxfId="28">
       <calculatedColumnFormula>SUM(Tabelle2[[#This Row],[1999]:[2025]])</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="4" xr3:uid="{AEDB34C8-BC8C-2846-9D15-F47B3E48824C}" name="1999" dataDxfId="26"/>
-[...25 lines deleted...]
-    <tableColumn id="30" xr3:uid="{D7FBFB89-4940-804E-8DDE-2BE04190BF36}" name="2025" dataDxfId="0"/>
+    <tableColumn id="4" xr3:uid="{AEDB34C8-BC8C-2846-9D15-F47B3E48824C}" name="1999" dataDxfId="27"/>
+    <tableColumn id="5" xr3:uid="{BACE8DA7-24AD-434E-8ED3-99C39495BC72}" name="2000" dataDxfId="26"/>
+    <tableColumn id="6" xr3:uid="{CB03ECC8-1E3E-8547-B882-ED3E53E5AB18}" name="2001" dataDxfId="25"/>
+    <tableColumn id="7" xr3:uid="{3E2E73BE-14B8-B64B-ADCE-C89F90FF0E98}" name="2002" dataDxfId="24"/>
+    <tableColumn id="8" xr3:uid="{87079D63-78B1-6943-BA25-5E24F39CF06B}" name="2003" dataDxfId="23"/>
+    <tableColumn id="9" xr3:uid="{9AC94BBE-2AF4-1B4A-BA14-F8869EE9FBDE}" name="2004" dataDxfId="22"/>
+    <tableColumn id="10" xr3:uid="{B5EDD2ED-FF96-7C4E-86FC-DAD8B0200792}" name="2005" dataDxfId="21"/>
+    <tableColumn id="11" xr3:uid="{DEC2C50D-2CB7-8247-86A2-496B165FB8F3}" name="2006" dataDxfId="20"/>
+    <tableColumn id="12" xr3:uid="{35901771-A7AE-DD49-8A00-9C6CB5B0D437}" name="2007" dataDxfId="19"/>
+    <tableColumn id="13" xr3:uid="{4144C0D9-1186-1247-853E-B1FFE171C860}" name="2008" dataDxfId="18"/>
+    <tableColumn id="14" xr3:uid="{D6034C87-2C94-AA41-B4A6-DA01A1AE5B03}" name="2009" dataDxfId="17"/>
+    <tableColumn id="15" xr3:uid="{3E9951C1-79D7-2741-95A1-008222088FAF}" name="2010" dataDxfId="16"/>
+    <tableColumn id="16" xr3:uid="{C704B002-9FF5-984D-9200-290837A12D19}" name="2011" dataDxfId="15"/>
+    <tableColumn id="17" xr3:uid="{F7A87E4A-9B00-8249-AF52-307FD60A9B09}" name="2012" dataDxfId="14"/>
+    <tableColumn id="18" xr3:uid="{76553159-0B60-1C41-ACC3-F1EC1B731F60}" name="2013" dataDxfId="13"/>
+    <tableColumn id="19" xr3:uid="{F3DEEE51-24EE-8840-B7C4-B2AD9F4C7F8A}" name="2014" dataDxfId="12"/>
+    <tableColumn id="20" xr3:uid="{09848D0C-5522-E34C-AF5E-E13B3B5823ED}" name="2015" dataDxfId="11"/>
+    <tableColumn id="21" xr3:uid="{A21B3256-DF33-2B4C-A165-7A268EBE8905}" name="2016" dataDxfId="10"/>
+    <tableColumn id="22" xr3:uid="{308CE2B9-09CF-EB47-A64A-D36C92B1A1A8}" name="2017" dataDxfId="9"/>
+    <tableColumn id="23" xr3:uid="{0AB91D6B-2A33-9B4D-96E1-021BA4DCBC16}" name="2018" dataDxfId="8"/>
+    <tableColumn id="24" xr3:uid="{E26084BA-7B99-7544-9848-262238574E0F}" name="2019" dataDxfId="7"/>
+    <tableColumn id="25" xr3:uid="{F38B2539-6DA9-F14F-AF18-8B4602D27700}" name="2020" dataDxfId="6"/>
+    <tableColumn id="26" xr3:uid="{6E7339A1-400E-3D42-A9DC-A93DEB57D174}" name="2021" dataDxfId="5"/>
+    <tableColumn id="27" xr3:uid="{EC368BEC-FC68-0946-BE34-CB0C780BF03B}" name="2022" dataDxfId="4"/>
+    <tableColumn id="28" xr3:uid="{72B99C98-E2BC-0E44-8224-8E03751B1F2D}" name="2023" dataDxfId="3"/>
+    <tableColumn id="29" xr3:uid="{67C74390-24FB-3243-900E-F99F86D5284E}" name="2024" dataDxfId="2"/>
+    <tableColumn id="30" xr3:uid="{D7FBFB89-4940-804E-8DDE-2BE04190BF36}" name="2025" dataDxfId="1"/>
+    <tableColumn id="3" xr3:uid="{3261D9EE-FCA2-AF4C-B4BE-74CFDE697F11}" name="2026" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1287,54 +1319,54 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63CE05DF-61DE-FF47-B425-51281A1B3980}">
-  <dimension ref="A1:AF105"/>
+  <dimension ref="A1:AF108"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="113" workbookViewId="0">
-      <selection activeCell="AB12" sqref="AB12"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="17.6640625" customWidth="1"/>
     <col min="3" max="4" width="9.33203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="5.83203125" customWidth="1"/>
     <col min="6" max="17" width="4.6640625" style="1" customWidth="1"/>
     <col min="18" max="32" width="4.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="19">
       <c r="A1" s="6" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:32" ht="19">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:32" ht="19">
       <c r="A3" s="16">
         <v>1</v>
       </c>
       <c r="B3" t="s">
@@ -1357,55 +1389,55 @@
         <v>152</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="1"/>
       <c r="Q5" s="2"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32" ht="19" customHeight="1">
       <c r="A6" s="19">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="1"/>
       <c r="Q6" s="2"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32" s="4" customFormat="1" ht="21" customHeight="1">
       <c r="C7" s="10"/>
       <c r="D7" s="7"/>
       <c r="E7" s="5">
-        <f>SUM(E9:E105)</f>
+        <f>SUM(E9:E108)</f>
         <v>10</v>
       </c>
       <c r="F7" s="5">
-        <f t="shared" ref="F7:AE7" si="0">SUM(F9:F105)</f>
+        <f t="shared" ref="F7:AE7" si="0">SUM(F9:F108)</f>
         <v>9</v>
       </c>
       <c r="G7" s="5">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="H7" s="5">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="I7" s="5">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="J7" s="5">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="K7" s="5">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="L7" s="5">
         <f t="shared" si="0"/>
         <v>12</v>
@@ -1462,50 +1494,54 @@
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="Z7" s="5">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="AA7" s="5">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="AB7" s="5">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="AC7" s="5">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="AD7" s="5">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="AE7" s="5">
         <f t="shared" si="0"/>
+        <v>18</v>
+      </c>
+      <c r="AF7" s="5">
+        <f t="shared" ref="AF7" si="1">SUM(AF9:AF108)</f>
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:32" ht="41" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>148</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>150</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>151</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>2</v>
       </c>
@@ -1559,2628 +1595,2643 @@
       </c>
       <c r="X8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="Y8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="Z8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="AA8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="AB8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AC8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AD8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AE8" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8" s="3" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
+        <f>SUM(E9:AZ9)</f>
         <v>15</v>
       </c>
       <c r="E9" s="1"/>
       <c r="N9" s="12">
         <v>1</v>
       </c>
       <c r="O9" s="12">
         <v>1</v>
       </c>
       <c r="P9" s="12">
         <v>1</v>
       </c>
       <c r="Q9" s="13">
         <v>1</v>
       </c>
       <c r="R9" s="13">
         <v>1</v>
       </c>
       <c r="S9" s="13">
         <v>1</v>
       </c>
       <c r="T9" s="13">
         <v>1</v>
       </c>
       <c r="U9" s="13">
         <v>1</v>
       </c>
       <c r="V9" s="13">
         <v>1</v>
       </c>
       <c r="W9" s="13">
         <v>1</v>
       </c>
       <c r="X9" s="14">
         <v>1</v>
       </c>
       <c r="Y9" s="13">
         <v>1</v>
       </c>
       <c r="Z9" s="13">
         <v>1</v>
       </c>
       <c r="AA9" s="13">
         <v>1</v>
       </c>
       <c r="AB9" s="13">
         <v>1</v>
       </c>
-      <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
+        <f t="shared" ref="D10:D72" si="2">SUM(E10:AZ10)</f>
         <v>2</v>
       </c>
       <c r="E10" s="1"/>
       <c r="Q10" s="2"/>
       <c r="T10" s="13">
         <v>1</v>
       </c>
       <c r="U10" s="13">
         <v>1</v>
       </c>
-      <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>3</v>
+        <f t="shared" si="2"/>
+        <v>4</v>
       </c>
       <c r="E11" s="1"/>
       <c r="Q11" s="2"/>
       <c r="AC11" s="13">
         <v>1</v>
       </c>
       <c r="AD11" s="13">
         <v>1</v>
       </c>
       <c r="AE11" s="13">
         <v>1</v>
       </c>
-      <c r="AF11"/>
+      <c r="AF11" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
+        <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="E12" s="15">
         <v>1</v>
       </c>
       <c r="F12" s="15">
         <v>1</v>
       </c>
       <c r="G12" s="15">
         <v>1</v>
       </c>
       <c r="Q12" s="2"/>
-      <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>3</v>
+        <f t="shared" si="2"/>
+        <v>4</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="AC13" s="13">
         <v>1</v>
       </c>
       <c r="AD13" s="13">
         <v>1</v>
       </c>
       <c r="AE13" s="13">
         <v>1</v>
       </c>
-      <c r="AF13"/>
+      <c r="AF13" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
+        <f t="shared" si="2"/>
         <v>8</v>
       </c>
       <c r="E14" s="1"/>
       <c r="P14" s="12">
         <v>1</v>
       </c>
       <c r="Q14" s="13">
         <v>1</v>
       </c>
       <c r="R14" s="13">
         <v>1</v>
       </c>
       <c r="S14" s="13">
         <v>1</v>
       </c>
       <c r="T14" s="13">
         <v>1</v>
       </c>
       <c r="U14" s="13">
         <v>1</v>
       </c>
       <c r="V14" s="13">
         <v>1</v>
       </c>
       <c r="W14" s="13">
         <v>1</v>
       </c>
-      <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
+        <f t="shared" si="2"/>
         <v>4</v>
       </c>
       <c r="E15" s="1"/>
       <c r="I15" s="12">
         <v>1</v>
       </c>
       <c r="J15" s="12">
         <v>1</v>
       </c>
       <c r="K15" s="12">
         <v>1</v>
       </c>
       <c r="L15" s="12">
         <v>1</v>
       </c>
       <c r="Q15" s="2"/>
-      <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>2</v>
+        <f t="shared" si="2"/>
+        <v>3</v>
       </c>
       <c r="E16" s="1"/>
       <c r="Q16" s="2"/>
       <c r="AD16" s="13">
         <v>1</v>
       </c>
       <c r="AE16" s="13">
         <v>1</v>
       </c>
-      <c r="AF16"/>
+      <c r="AF16" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>2</v>
+        <f t="shared" si="2"/>
+        <v>3</v>
       </c>
       <c r="E17" s="1"/>
       <c r="Q17" s="2"/>
       <c r="AD17" s="13">
         <v>1</v>
       </c>
       <c r="AE17" s="13">
         <v>1</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>132</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>161</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>4</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="E18" s="1"/>
-      <c r="K18" s="12">
-[...10 lines deleted...]
-      </c>
       <c r="Q18" s="2"/>
-      <c r="AF18"/>
+      <c r="AE18" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF18" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D19" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...17 lines deleted...]
-      <c r="J19" s="15">
+        <f t="shared" si="2"/>
+        <v>4</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="K19" s="12">
+        <v>1</v>
+      </c>
+      <c r="L19" s="12">
+        <v>1</v>
+      </c>
+      <c r="M19" s="12">
+        <v>1</v>
+      </c>
+      <c r="N19" s="12">
         <v>1</v>
       </c>
       <c r="Q19" s="2"/>
-      <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D20" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...2 lines deleted...]
-      <c r="E20" s="1"/>
+        <f t="shared" si="2"/>
+        <v>6</v>
+      </c>
+      <c r="E20" s="12">
+        <v>1</v>
+      </c>
+      <c r="F20" s="12">
+        <v>1</v>
+      </c>
+      <c r="G20" s="12">
+        <v>1</v>
+      </c>
+      <c r="H20" s="15">
+        <v>1</v>
+      </c>
+      <c r="I20" s="15">
+        <v>1</v>
+      </c>
+      <c r="J20" s="15">
+        <v>1</v>
+      </c>
       <c r="Q20" s="2"/>
-      <c r="AB20" s="13">
-[...11 lines deleted...]
-      <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D21" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
+        <f t="shared" si="2"/>
         <v>4</v>
       </c>
-      <c r="E21" s="12">
-[...10 lines deleted...]
-      </c>
+      <c r="E21" s="1"/>
       <c r="Q21" s="2"/>
-      <c r="AF21"/>
+      <c r="AB21" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC21" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD21" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...13 lines deleted...]
-      <c r="P22" s="2"/>
+        <f t="shared" si="2"/>
+        <v>4</v>
+      </c>
+      <c r="E22" s="12">
+        <v>1</v>
+      </c>
+      <c r="F22" s="12">
+        <v>1</v>
+      </c>
+      <c r="G22" s="12">
+        <v>1</v>
+      </c>
+      <c r="H22" s="12">
+        <v>1</v>
+      </c>
       <c r="Q22" s="2"/>
-      <c r="AE22" s="13">
-[...2 lines deleted...]
-      <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D23" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...33 lines deleted...]
-      <c r="AF23"/>
+        <f t="shared" si="2"/>
+        <v>2</v>
+      </c>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="O23" s="2"/>
+      <c r="P23" s="2"/>
+      <c r="Q23" s="2"/>
+      <c r="AE23" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF23" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B24" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D24" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...31 lines deleted...]
-      </c>
+        <f t="shared" si="2"/>
+        <v>10</v>
+      </c>
+      <c r="E24" s="1"/>
       <c r="O24" s="12">
         <v>1</v>
       </c>
-      <c r="Q24" s="2"/>
-      <c r="AF24"/>
+      <c r="P24" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>1</v>
+      </c>
+      <c r="R24" s="13">
+        <v>1</v>
+      </c>
+      <c r="S24" s="13">
+        <v>1</v>
+      </c>
+      <c r="T24" s="13">
+        <v>1</v>
+      </c>
+      <c r="U24" s="13">
+        <v>1</v>
+      </c>
+      <c r="V24" s="13">
+        <v>1</v>
+      </c>
+      <c r="W24" s="13">
+        <v>1</v>
+      </c>
+      <c r="X24" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D25" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...2 lines deleted...]
-      <c r="E25" s="1"/>
+        <f t="shared" si="2"/>
+        <v>11</v>
+      </c>
+      <c r="E25" s="12">
+        <v>1</v>
+      </c>
+      <c r="F25" s="12">
+        <v>1</v>
+      </c>
+      <c r="G25" s="12">
+        <v>1</v>
+      </c>
+      <c r="H25" s="12">
+        <v>1</v>
+      </c>
+      <c r="I25" s="12">
+        <v>1</v>
+      </c>
+      <c r="J25" s="12">
+        <v>1</v>
+      </c>
+      <c r="K25" s="12">
+        <v>1</v>
+      </c>
+      <c r="L25" s="12">
+        <v>1</v>
+      </c>
+      <c r="M25" s="12">
+        <v>1</v>
+      </c>
+      <c r="N25" s="12">
+        <v>1</v>
+      </c>
       <c r="O25" s="12">
         <v>1</v>
       </c>
-      <c r="P25" s="12">
-[...14 lines deleted...]
-      <c r="AF25"/>
+      <c r="Q25" s="2"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B26" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D26" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>5</v>
+        <f t="shared" si="2"/>
+        <v>6</v>
       </c>
       <c r="E26" s="1"/>
-      <c r="Q26" s="2"/>
+      <c r="O26" s="12">
+        <v>1</v>
+      </c>
+      <c r="P26" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>1</v>
+      </c>
       <c r="R26" s="13">
         <v>1</v>
       </c>
-      <c r="S26" s="13">
-[...11 lines deleted...]
-      <c r="AF26"/>
+      <c r="S26" s="21">
+        <v>1</v>
+      </c>
+      <c r="T26" s="21">
+        <v>1</v>
+      </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B27" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D27" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>3</v>
+        <f t="shared" si="2"/>
+        <v>5</v>
       </c>
       <c r="E27" s="1"/>
-      <c r="G27" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="Q27" s="2"/>
-      <c r="AF27"/>
+      <c r="R27" s="13">
+        <v>1</v>
+      </c>
+      <c r="S27" s="13">
+        <v>1</v>
+      </c>
+      <c r="T27" s="13">
+        <v>1</v>
+      </c>
+      <c r="U27" s="13">
+        <v>1</v>
+      </c>
+      <c r="V27" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B28" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...2 lines deleted...]
-      <c r="E28" s="12">
+        <f t="shared" si="2"/>
+        <v>3</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="G28" s="12">
+        <v>1</v>
+      </c>
+      <c r="H28" s="12">
+        <v>1</v>
+      </c>
+      <c r="I28" s="12">
         <v>1</v>
       </c>
       <c r="Q28" s="2"/>
-      <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B29" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...11 lines deleted...]
-      <c r="H29" s="23">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="E29" s="12">
         <v>1</v>
       </c>
       <c r="Q29" s="2"/>
-      <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B30" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D30" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...2 lines deleted...]
-      <c r="E30" s="1"/>
+        <f t="shared" si="2"/>
+        <v>4</v>
+      </c>
+      <c r="E30" s="23">
+        <v>1</v>
+      </c>
+      <c r="F30" s="23">
+        <v>1</v>
+      </c>
+      <c r="G30" s="23">
+        <v>1</v>
+      </c>
+      <c r="H30" s="23">
+        <v>1</v>
+      </c>
       <c r="Q30" s="2"/>
-      <c r="W30" s="13">
-[...23 lines deleted...]
-      <c r="AF30"/>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>1</v>
+        <f t="shared" si="2"/>
+        <v>8</v>
       </c>
       <c r="E31" s="1"/>
       <c r="Q31" s="2"/>
-      <c r="AE31" s="13">
-[...2 lines deleted...]
-      <c r="AF31"/>
+      <c r="W31" s="13">
+        <v>1</v>
+      </c>
+      <c r="X31" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y31" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z31" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA31" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB31" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC31" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD31" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B32" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D32" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>7</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="E32" s="1"/>
-      <c r="N32" s="12">
-[...20 lines deleted...]
-      <c r="AF32"/>
+      <c r="Q32" s="2"/>
+      <c r="AE32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF32" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B33" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D33" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>3</v>
+        <f t="shared" si="2"/>
+        <v>7</v>
       </c>
       <c r="E33" s="1"/>
-      <c r="Q33" s="2"/>
-[...9 lines deleted...]
-      <c r="AF33"/>
+      <c r="N33" s="12">
+        <v>1</v>
+      </c>
+      <c r="O33" s="12">
+        <v>1</v>
+      </c>
+      <c r="P33" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q33" s="13">
+        <v>1</v>
+      </c>
+      <c r="R33" s="13">
+        <v>1</v>
+      </c>
+      <c r="S33" s="13">
+        <v>1</v>
+      </c>
+      <c r="T33" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B34" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D34" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
+        <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="E34" s="1"/>
-      <c r="K34" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="Q34" s="2"/>
-      <c r="AF34"/>
+      <c r="AB34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD34" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D35" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>6</v>
+        <f t="shared" si="2"/>
+        <v>3</v>
       </c>
       <c r="E35" s="1"/>
-      <c r="J35" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="K35" s="12">
         <v>1</v>
       </c>
-      <c r="L35" s="12">
-[...8 lines deleted...]
-      <c r="O35" s="15">
+      <c r="L35" s="15">
+        <v>1</v>
+      </c>
+      <c r="M35" s="15">
         <v>1</v>
       </c>
       <c r="Q35" s="2"/>
-      <c r="AF35"/>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B36" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D36" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>3</v>
+        <f t="shared" si="2"/>
+        <v>6</v>
       </c>
       <c r="E36" s="1"/>
+      <c r="J36" s="12">
+        <v>1</v>
+      </c>
+      <c r="K36" s="12">
+        <v>1</v>
+      </c>
+      <c r="L36" s="12">
+        <v>1</v>
+      </c>
+      <c r="M36" s="12">
+        <v>1</v>
+      </c>
+      <c r="N36" s="15">
+        <v>1</v>
+      </c>
+      <c r="O36" s="15">
+        <v>1</v>
+      </c>
       <c r="Q36" s="2"/>
-      <c r="Y36" s="13">
-[...8 lines deleted...]
-      <c r="AF36"/>
     </row>
     <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B37" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D37" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>8</v>
+        <f t="shared" si="2"/>
+        <v>3</v>
       </c>
       <c r="E37" s="1"/>
       <c r="Q37" s="2"/>
-      <c r="W37" s="13">
-[...4 lines deleted...]
-      </c>
       <c r="Y37" s="13">
         <v>1</v>
       </c>
       <c r="Z37" s="13">
         <v>1</v>
       </c>
       <c r="AA37" s="13">
         <v>1</v>
       </c>
-      <c r="AB37" s="13">
-[...8 lines deleted...]
-      <c r="AF37"/>
     </row>
     <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B38" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D38" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>7</v>
+        <f t="shared" si="2"/>
+        <v>8</v>
       </c>
       <c r="E38" s="1"/>
-      <c r="P38" s="12">
-[...20 lines deleted...]
-      <c r="AF38"/>
+      <c r="Q38" s="2"/>
+      <c r="W38" s="13">
+        <v>1</v>
+      </c>
+      <c r="X38" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B39" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...30 lines deleted...]
-      <c r="AF39"/>
+        <f t="shared" si="2"/>
+        <v>7</v>
+      </c>
+      <c r="E39" s="1"/>
+      <c r="P39" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="13">
+        <v>1</v>
+      </c>
+      <c r="R39" s="13">
+        <v>1</v>
+      </c>
+      <c r="S39" s="13">
+        <v>1</v>
+      </c>
+      <c r="T39" s="13">
+        <v>1</v>
+      </c>
+      <c r="U39" s="13">
+        <v>1</v>
+      </c>
+      <c r="V39" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
-        <v>92</v>
+        <v>163</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>155</v>
+        <v>32</v>
       </c>
       <c r="D40" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>9</v>
+        <f t="shared" si="2"/>
+        <v>1</v>
       </c>
       <c r="E40" s="1"/>
+      <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
-      <c r="W40" s="13">
-[...26 lines deleted...]
-      <c r="AF40"/>
+      <c r="AF40" s="12">
+        <v>1</v>
+      </c>
     </row>
     <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B41" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D41" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...2 lines deleted...]
-      <c r="E41" s="1"/>
+        <f t="shared" si="2"/>
+        <v>6</v>
+      </c>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="2"/>
+      <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
-      <c r="X41" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="AA41" s="13">
         <v>1</v>
       </c>
       <c r="AB41" s="13">
         <v>1</v>
       </c>
-      <c r="AF41"/>
+      <c r="AC41" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD41" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF41" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>95</v>
+        <v>154</v>
       </c>
       <c r="B42" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>37</v>
+        <v>155</v>
       </c>
       <c r="D42" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>5</v>
+        <f t="shared" si="2"/>
+        <v>9</v>
       </c>
       <c r="E42" s="1"/>
-      <c r="J42" s="12">
-[...13 lines deleted...]
-      </c>
       <c r="Q42" s="2"/>
-      <c r="AF42"/>
+      <c r="W42" s="13">
+        <v>1</v>
+      </c>
+      <c r="X42" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="24">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B43" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...25 lines deleted...]
-      </c>
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="E43" s="1"/>
       <c r="Q43" s="2"/>
-      <c r="AF43"/>
+      <c r="X43" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y43" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B44" t="s">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D44" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>8</v>
+        <f t="shared" si="2"/>
+        <v>5</v>
       </c>
       <c r="E44" s="1"/>
+      <c r="J44" s="12">
+        <v>1</v>
+      </c>
+      <c r="K44" s="12">
+        <v>1</v>
+      </c>
+      <c r="L44" s="12">
+        <v>1</v>
+      </c>
+      <c r="M44" s="12">
+        <v>1</v>
+      </c>
+      <c r="N44" s="12">
+        <v>1</v>
+      </c>
       <c r="Q44" s="2"/>
-      <c r="X44" s="13">
-[...23 lines deleted...]
-      <c r="AF44"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B45" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...2 lines deleted...]
-      <c r="E45" s="1"/>
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+      <c r="E45" s="12">
+        <v>1</v>
+      </c>
+      <c r="F45" s="12">
+        <v>1</v>
+      </c>
+      <c r="G45" s="12">
+        <v>1</v>
+      </c>
+      <c r="H45" s="12">
+        <v>1</v>
+      </c>
+      <c r="I45" s="12">
+        <v>1</v>
+      </c>
+      <c r="J45" s="12">
+        <v>1</v>
+      </c>
+      <c r="K45" s="23">
+        <v>1</v>
+      </c>
       <c r="L45" s="12">
         <v>1</v>
       </c>
-      <c r="M45" s="12">
-[...29 lines deleted...]
-      <c r="AF45"/>
+      <c r="Q45" s="2"/>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B46" t="s">
-        <v>103</v>
+        <v>157</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D46" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>16</v>
+        <f t="shared" si="2"/>
+        <v>9</v>
       </c>
       <c r="E46" s="1"/>
-      <c r="L46" s="12">
-[...38 lines deleted...]
-      <c r="Y46" s="14">
+      <c r="Q46" s="2"/>
+      <c r="X46" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y46" s="13">
         <v>1</v>
       </c>
       <c r="Z46" s="13">
         <v>1</v>
       </c>
       <c r="AA46" s="13">
         <v>1</v>
       </c>
-      <c r="AF46"/>
+      <c r="AB46" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC46" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD46" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE46" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF46" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B47" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D47" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>7</v>
+        <f t="shared" si="2"/>
+        <v>11</v>
       </c>
       <c r="E47" s="1"/>
-      <c r="Q47" s="2"/>
-[...21 lines deleted...]
-      <c r="AF47"/>
+      <c r="L47" s="12">
+        <v>1</v>
+      </c>
+      <c r="M47" s="12">
+        <v>1</v>
+      </c>
+      <c r="N47" s="12">
+        <v>1</v>
+      </c>
+      <c r="O47" s="12">
+        <v>1</v>
+      </c>
+      <c r="P47" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="13">
+        <v>1</v>
+      </c>
+      <c r="R47" s="13">
+        <v>1</v>
+      </c>
+      <c r="S47" s="13">
+        <v>1</v>
+      </c>
+      <c r="T47" s="13">
+        <v>1</v>
+      </c>
+      <c r="U47" s="13">
+        <v>1</v>
+      </c>
+      <c r="V47" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B48" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D48" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>12</v>
+        <f t="shared" si="2"/>
+        <v>16</v>
       </c>
       <c r="E48" s="1"/>
-      <c r="Q48" s="2"/>
-[...15 lines deleted...]
-      <c r="Y48" s="13">
+      <c r="L48" s="12">
+        <v>1</v>
+      </c>
+      <c r="M48" s="12">
+        <v>1</v>
+      </c>
+      <c r="N48" s="12">
+        <v>1</v>
+      </c>
+      <c r="O48" s="12">
+        <v>1</v>
+      </c>
+      <c r="P48" s="23">
+        <v>1</v>
+      </c>
+      <c r="Q48" s="24">
+        <v>1</v>
+      </c>
+      <c r="R48" s="24">
+        <v>1</v>
+      </c>
+      <c r="S48" s="24">
+        <v>1</v>
+      </c>
+      <c r="T48" s="24">
+        <v>1</v>
+      </c>
+      <c r="U48" s="24">
+        <v>1</v>
+      </c>
+      <c r="V48" s="24">
+        <v>1</v>
+      </c>
+      <c r="W48" s="24">
+        <v>1</v>
+      </c>
+      <c r="X48" s="25">
+        <v>1</v>
+      </c>
+      <c r="Y48" s="14">
         <v>1</v>
       </c>
       <c r="Z48" s="13">
         <v>1</v>
       </c>
       <c r="AA48" s="13">
         <v>1</v>
       </c>
-      <c r="AB48" s="24">
-[...11 lines deleted...]
-      <c r="AF48"/>
     </row>
     <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B49" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D49" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>4</v>
+        <f t="shared" si="2"/>
+        <v>8</v>
       </c>
       <c r="E49" s="1"/>
       <c r="Q49" s="2"/>
+      <c r="Y49" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z49" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA49" s="13">
+        <v>1</v>
+      </c>
       <c r="AB49" s="13">
         <v>1</v>
       </c>
       <c r="AC49" s="13">
         <v>1</v>
       </c>
       <c r="AD49" s="13">
         <v>1</v>
       </c>
       <c r="AE49" s="13">
         <v>1</v>
       </c>
-      <c r="AF49"/>
+      <c r="AF49" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B50" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D50" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>6</v>
+        <f t="shared" si="2"/>
+        <v>12</v>
       </c>
       <c r="E50" s="1"/>
       <c r="Q50" s="2"/>
       <c r="T50" s="13">
         <v>1</v>
       </c>
-      <c r="U50" s="21">
-[...2 lines deleted...]
-      <c r="V50" s="21">
+      <c r="U50" s="13">
+        <v>1</v>
+      </c>
+      <c r="V50" s="13">
         <v>1</v>
       </c>
       <c r="W50" s="13">
         <v>1</v>
       </c>
       <c r="X50" s="13">
         <v>1</v>
       </c>
       <c r="Y50" s="13">
         <v>1</v>
       </c>
-      <c r="AF50"/>
+      <c r="Z50" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA50" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB50" s="24">
+        <v>1</v>
+      </c>
+      <c r="AC50" s="24">
+        <v>1</v>
+      </c>
+      <c r="AD50" s="24">
+        <v>1</v>
+      </c>
+      <c r="AE50" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B51" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D51" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
+        <f t="shared" si="2"/>
         <v>5</v>
       </c>
       <c r="E51" s="1"/>
       <c r="Q51" s="2"/>
-      <c r="Y51" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="AB51" s="13">
         <v>1</v>
       </c>
       <c r="AC51" s="13">
         <v>1</v>
       </c>
-      <c r="AF51"/>
+      <c r="AD51" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE51" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF51" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B52" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D52" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...16 lines deleted...]
-      </c>
+        <f t="shared" si="2"/>
+        <v>6</v>
+      </c>
+      <c r="E52" s="1"/>
       <c r="Q52" s="2"/>
-      <c r="AF52"/>
+      <c r="T52" s="13">
+        <v>1</v>
+      </c>
+      <c r="U52" s="21">
+        <v>1</v>
+      </c>
+      <c r="V52" s="21">
+        <v>1</v>
+      </c>
+      <c r="W52" s="13">
+        <v>1</v>
+      </c>
+      <c r="X52" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y52" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="B53" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D53" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>3</v>
+        <f t="shared" si="2"/>
+        <v>1</v>
       </c>
       <c r="E53" s="1"/>
       <c r="Q53" s="2"/>
-      <c r="AC53" s="13">
-[...8 lines deleted...]
-      <c r="AF53"/>
+      <c r="AF53" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B54" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D54" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>2</v>
+        <f t="shared" si="2"/>
+        <v>5</v>
       </c>
       <c r="E54" s="1"/>
       <c r="Q54" s="2"/>
-      <c r="AD54" s="20">
-[...5 lines deleted...]
-      <c r="AF54"/>
+      <c r="Y54" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z54" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA54" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB54" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC54" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B55" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D55" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...2 lines deleted...]
-      <c r="E55" s="1"/>
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="E55" s="12">
+        <v>1</v>
+      </c>
+      <c r="F55" s="12">
+        <v>1</v>
+      </c>
+      <c r="G55" s="12">
+        <v>1</v>
+      </c>
+      <c r="H55" s="12">
+        <v>1</v>
+      </c>
+      <c r="I55" s="12">
+        <v>1</v>
+      </c>
       <c r="Q55" s="2"/>
-      <c r="AC55" s="13">
-[...8 lines deleted...]
-      <c r="AF55"/>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="B56" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D56" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>8</v>
+        <f t="shared" si="2"/>
+        <v>4</v>
       </c>
       <c r="E56" s="1"/>
       <c r="Q56" s="2"/>
-      <c r="U56" s="13">
-[...23 lines deleted...]
-      <c r="AF56"/>
+      <c r="AC56" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD56" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE56" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF56" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B57" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D57" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>5</v>
+        <f t="shared" si="2"/>
+        <v>3</v>
       </c>
       <c r="E57" s="1"/>
-      <c r="I57" s="12">
-[...13 lines deleted...]
-      </c>
       <c r="Q57" s="2"/>
-      <c r="AF57"/>
+      <c r="AD57" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE57" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF57" s="20">
+        <v>1</v>
+      </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B58" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D58" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>3</v>
+        <f t="shared" si="2"/>
+        <v>4</v>
       </c>
       <c r="E58" s="1"/>
-      <c r="O58" s="12">
-[...8 lines deleted...]
-      <c r="AF58"/>
+      <c r="Q58" s="2"/>
+      <c r="AC58" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD58" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE58" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF58" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B59" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D59" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>7</v>
+        <f t="shared" si="2"/>
+        <v>8</v>
       </c>
       <c r="E59" s="1"/>
-      <c r="G59" s="12">
-[...19 lines deleted...]
-      </c>
       <c r="Q59" s="2"/>
-      <c r="AF59"/>
+      <c r="U59" s="13">
+        <v>1</v>
+      </c>
+      <c r="V59" s="13">
+        <v>1</v>
+      </c>
+      <c r="W59" s="13">
+        <v>1</v>
+      </c>
+      <c r="X59" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y59" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z59" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA59" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB59" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B60" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D60" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...17 lines deleted...]
-      <c r="J60" s="23">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="E60" s="1"/>
+      <c r="I60" s="12">
+        <v>1</v>
+      </c>
+      <c r="J60" s="12">
         <v>1</v>
       </c>
       <c r="K60" s="12">
         <v>1</v>
       </c>
-      <c r="L60" s="23">
-[...8 lines deleted...]
-      <c r="O60" s="23">
+      <c r="L60" s="12">
+        <v>1</v>
+      </c>
+      <c r="M60" s="12">
         <v>1</v>
       </c>
       <c r="Q60" s="2"/>
-      <c r="AF60"/>
     </row>
     <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B61" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D61" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>4</v>
+        <f t="shared" si="2"/>
+        <v>3</v>
       </c>
       <c r="E61" s="1"/>
-      <c r="G61" s="12">
-[...12 lines deleted...]
-      <c r="AF61"/>
+      <c r="O61" s="12">
+        <v>1</v>
+      </c>
+      <c r="P61" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q61" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B62" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D62" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>2</v>
+        <f t="shared" si="2"/>
+        <v>7</v>
       </c>
       <c r="E62" s="1"/>
+      <c r="G62" s="12">
+        <v>1</v>
+      </c>
+      <c r="H62" s="12">
+        <v>1</v>
+      </c>
+      <c r="I62" s="12">
+        <v>1</v>
+      </c>
+      <c r="J62" s="12">
+        <v>1</v>
+      </c>
+      <c r="K62" s="12">
+        <v>1</v>
+      </c>
+      <c r="L62" s="12">
+        <v>1</v>
+      </c>
+      <c r="M62" s="12">
+        <v>1</v>
+      </c>
       <c r="Q62" s="2"/>
-      <c r="Y62" s="13">
-[...5 lines deleted...]
-      <c r="AF62"/>
     </row>
     <row r="63" spans="1:32">
       <c r="A63" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B63" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D63" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-[...2 lines deleted...]
-      <c r="E63" s="1"/>
+        <f t="shared" si="2"/>
+        <v>11</v>
+      </c>
+      <c r="E63" s="12">
+        <v>1</v>
+      </c>
+      <c r="F63" s="12">
+        <v>1</v>
+      </c>
+      <c r="G63" s="12">
+        <v>1</v>
+      </c>
+      <c r="H63" s="12">
+        <v>1</v>
+      </c>
+      <c r="I63" s="23">
+        <v>1</v>
+      </c>
+      <c r="J63" s="23">
+        <v>1</v>
+      </c>
+      <c r="K63" s="12">
+        <v>1</v>
+      </c>
+      <c r="L63" s="23">
+        <v>1</v>
+      </c>
+      <c r="M63" s="23">
+        <v>1</v>
+      </c>
+      <c r="N63" s="23">
+        <v>1</v>
+      </c>
+      <c r="O63" s="23">
+        <v>1</v>
+      </c>
       <c r="Q63" s="2"/>
-      <c r="AB63" s="13">
-[...11 lines deleted...]
-      <c r="AF63"/>
     </row>
     <row r="64" spans="1:32">
       <c r="A64" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B64" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D64" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>9</v>
+        <f t="shared" si="2"/>
+        <v>4</v>
       </c>
       <c r="E64" s="1"/>
+      <c r="G64" s="12">
+        <v>1</v>
+      </c>
+      <c r="H64" s="12">
+        <v>1</v>
+      </c>
+      <c r="I64" s="12">
+        <v>1</v>
+      </c>
+      <c r="J64" s="12">
+        <v>1</v>
+      </c>
       <c r="Q64" s="2"/>
-      <c r="U64" s="13">
-[...26 lines deleted...]
-      <c r="AF64"/>
     </row>
     <row r="65" spans="1:32">
       <c r="A65" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B65" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D65" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>7</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="E65" s="1"/>
       <c r="Q65" s="2"/>
-      <c r="U65" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="Y65" s="13">
         <v>1</v>
       </c>
       <c r="Z65" s="13">
         <v>1</v>
       </c>
-      <c r="AA65" s="13">
-[...2 lines deleted...]
-      <c r="AF65"/>
     </row>
     <row r="66" spans="1:32">
       <c r="A66" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B66" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D66" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>7</v>
+        <f>SUM(E66:AZ66)</f>
+        <v>5</v>
       </c>
       <c r="E66" s="1"/>
       <c r="Q66" s="2"/>
-      <c r="R66" s="13">
-[...20 lines deleted...]
-      <c r="AF66"/>
+      <c r="AB66" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC66" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD66" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE66" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF66" s="13">
+        <v>1</v>
+      </c>
     </row>
     <row r="67" spans="1:32">
       <c r="A67" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B67" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D67" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>8</v>
+        <f t="shared" si="2"/>
+        <v>9</v>
       </c>
       <c r="E67" s="1"/>
-      <c r="O67" s="12">
-[...16 lines deleted...]
-      </c>
+      <c r="Q67" s="2"/>
       <c r="U67" s="13">
         <v>1</v>
       </c>
       <c r="V67" s="13">
         <v>1</v>
       </c>
-      <c r="AF67"/>
+      <c r="W67" s="21">
+        <v>1</v>
+      </c>
+      <c r="X67" s="22">
+        <v>1</v>
+      </c>
+      <c r="Y67" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z67" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA67" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB67" s="22">
+        <v>1</v>
+      </c>
+      <c r="AC67" s="22">
+        <v>1</v>
+      </c>
     </row>
     <row r="68" spans="1:32">
       <c r="A68" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B68" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D68" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
-        <v>6</v>
+        <f t="shared" si="2"/>
+        <v>7</v>
       </c>
       <c r="E68" s="1"/>
       <c r="Q68" s="2"/>
+      <c r="U68" s="13">
+        <v>1</v>
+      </c>
+      <c r="V68" s="13">
+        <v>1</v>
+      </c>
       <c r="W68" s="13">
         <v>1</v>
       </c>
-      <c r="X68" s="13">
+      <c r="X68" s="14">
         <v>1</v>
       </c>
       <c r="Y68" s="13">
         <v>1</v>
       </c>
       <c r="Z68" s="13">
         <v>1</v>
       </c>
       <c r="AA68" s="13">
         <v>1</v>
       </c>
-      <c r="AB68" s="13">
-[...2 lines deleted...]
-      <c r="AF68"/>
     </row>
     <row r="69" spans="1:32">
       <c r="A69" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B69" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D69" s="2">
-        <f>SUM(Tabelle2[[#This Row],[1999]:[2025]])</f>
+        <f t="shared" si="2"/>
+        <v>7</v>
+      </c>
+      <c r="E69" s="1"/>
+      <c r="Q69" s="2"/>
+      <c r="R69" s="13">
+        <v>1</v>
+      </c>
+      <c r="S69" s="13">
+        <v>1</v>
+      </c>
+      <c r="T69" s="13">
+        <v>1</v>
+      </c>
+      <c r="U69" s="13">
+        <v>1</v>
+      </c>
+      <c r="V69" s="13">
+        <v>1</v>
+      </c>
+      <c r="W69" s="13">
+        <v>1</v>
+      </c>
+      <c r="X69" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32">
+      <c r="A70" t="s">
+        <v>142</v>
+      </c>
+      <c r="B70" t="s">
+        <v>143</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" s="2">
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+      <c r="E70" s="1"/>
+      <c r="O70" s="12">
+        <v>1</v>
+      </c>
+      <c r="P70" s="15">
+        <v>1</v>
+      </c>
+      <c r="Q70" s="21">
+        <v>1</v>
+      </c>
+      <c r="R70" s="21">
+        <v>1</v>
+      </c>
+      <c r="S70" s="13">
+        <v>1</v>
+      </c>
+      <c r="T70" s="13">
+        <v>1</v>
+      </c>
+      <c r="U70" s="13">
+        <v>1</v>
+      </c>
+      <c r="V70" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32">
+      <c r="A71" t="s">
+        <v>144</v>
+      </c>
+      <c r="B71" t="s">
+        <v>145</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D71" s="2">
+        <f t="shared" si="2"/>
+        <v>6</v>
+      </c>
+      <c r="E71" s="1"/>
+      <c r="Q71" s="2"/>
+      <c r="W71" s="13">
+        <v>1</v>
+      </c>
+      <c r="X71" s="13">
+        <v>1</v>
+      </c>
+      <c r="Y71" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z71" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA71" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB71" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:32">
+      <c r="A72" t="s">
+        <v>146</v>
+      </c>
+      <c r="B72" t="s">
+        <v>147</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72" s="2">
+        <f t="shared" si="2"/>
         <v>5</v>
       </c>
-      <c r="E69" s="12">
-[...61 lines deleted...]
-      <c r="P72" s="2"/>
+      <c r="E72" s="12">
+        <v>1</v>
+      </c>
+      <c r="F72" s="12">
+        <v>1</v>
+      </c>
+      <c r="G72" s="12">
+        <v>1</v>
+      </c>
+      <c r="H72" s="12">
+        <v>1</v>
+      </c>
+      <c r="I72" s="12">
+        <v>1</v>
+      </c>
       <c r="Q72" s="2"/>
-      <c r="AF72"/>
     </row>
     <row r="73" spans="1:32">
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
       <c r="N73" s="2"/>
       <c r="O73" s="2"/>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
-      <c r="AF73"/>
     </row>
     <row r="74" spans="1:32">
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
       <c r="L74" s="2"/>
       <c r="M74" s="2"/>
       <c r="N74" s="2"/>
       <c r="O74" s="2"/>
       <c r="P74" s="2"/>
       <c r="Q74" s="2"/>
-      <c r="AF74"/>
     </row>
     <row r="75" spans="1:32">
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
       <c r="I75" s="2"/>
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
       <c r="L75" s="2"/>
       <c r="M75" s="2"/>
       <c r="N75" s="2"/>
       <c r="O75" s="2"/>
       <c r="P75" s="2"/>
       <c r="Q75" s="2"/>
-      <c r="AF75"/>
     </row>
     <row r="76" spans="1:32">
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
       <c r="L76" s="2"/>
       <c r="M76" s="2"/>
       <c r="N76" s="2"/>
       <c r="O76" s="2"/>
       <c r="P76" s="2"/>
       <c r="Q76" s="2"/>
-      <c r="AF76"/>
     </row>
     <row r="77" spans="1:32">
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
       <c r="I77" s="2"/>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="2"/>
       <c r="M77" s="2"/>
       <c r="N77" s="2"/>
       <c r="O77" s="2"/>
       <c r="P77" s="2"/>
       <c r="Q77" s="2"/>
-      <c r="AF77"/>
     </row>
     <row r="78" spans="1:32">
       <c r="E78" s="2"/>
       <c r="F78" s="2"/>
       <c r="G78" s="2"/>
       <c r="H78" s="2"/>
       <c r="I78" s="2"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="2"/>
       <c r="M78" s="2"/>
       <c r="N78" s="2"/>
       <c r="O78" s="2"/>
       <c r="P78" s="2"/>
       <c r="Q78" s="2"/>
-      <c r="AF78"/>
     </row>
     <row r="79" spans="1:32">
       <c r="E79" s="2"/>
       <c r="F79" s="2"/>
       <c r="G79" s="2"/>
       <c r="H79" s="2"/>
       <c r="I79" s="2"/>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="2"/>
       <c r="M79" s="2"/>
       <c r="N79" s="2"/>
       <c r="O79" s="2"/>
       <c r="P79" s="2"/>
       <c r="Q79" s="2"/>
-      <c r="AF79"/>
     </row>
     <row r="80" spans="1:32">
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="G80" s="2"/>
       <c r="H80" s="2"/>
       <c r="I80" s="2"/>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
       <c r="L80" s="2"/>
       <c r="M80" s="2"/>
       <c r="N80" s="2"/>
       <c r="O80" s="2"/>
       <c r="P80" s="2"/>
       <c r="Q80" s="2"/>
-      <c r="AF80"/>
-[...1 lines deleted...]
-    <row r="81" spans="5:32">
+    </row>
+    <row r="81" spans="5:17">
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
       <c r="N81" s="2"/>
       <c r="O81" s="2"/>
       <c r="P81" s="2"/>
       <c r="Q81" s="2"/>
-      <c r="AF81"/>
-[...1 lines deleted...]
-    <row r="82" spans="5:32">
+    </row>
+    <row r="82" spans="5:17">
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
       <c r="H82" s="2"/>
       <c r="I82" s="2"/>
       <c r="J82" s="2"/>
       <c r="K82" s="2"/>
       <c r="L82" s="2"/>
       <c r="M82" s="2"/>
       <c r="N82" s="2"/>
       <c r="O82" s="2"/>
       <c r="P82" s="2"/>
       <c r="Q82" s="2"/>
-      <c r="AF82"/>
-[...1 lines deleted...]
-    <row r="83" spans="5:32">
+    </row>
+    <row r="83" spans="5:17">
       <c r="E83" s="2"/>
       <c r="F83" s="2"/>
       <c r="G83" s="2"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
       <c r="L83" s="2"/>
       <c r="M83" s="2"/>
       <c r="N83" s="2"/>
       <c r="O83" s="2"/>
       <c r="P83" s="2"/>
       <c r="Q83" s="2"/>
-      <c r="AF83"/>
-[...1 lines deleted...]
-    <row r="84" spans="5:32">
+    </row>
+    <row r="84" spans="5:17">
       <c r="E84" s="2"/>
       <c r="F84" s="2"/>
       <c r="G84" s="2"/>
       <c r="H84" s="2"/>
       <c r="I84" s="2"/>
       <c r="J84" s="2"/>
       <c r="K84" s="2"/>
       <c r="L84" s="2"/>
       <c r="M84" s="2"/>
       <c r="N84" s="2"/>
       <c r="O84" s="2"/>
       <c r="P84" s="2"/>
       <c r="Q84" s="2"/>
-      <c r="AF84"/>
-[...1 lines deleted...]
-    <row r="85" spans="5:32">
+    </row>
+    <row r="85" spans="5:17">
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
       <c r="N85" s="2"/>
       <c r="O85" s="2"/>
       <c r="P85" s="2"/>
       <c r="Q85" s="2"/>
-      <c r="AF85"/>
-[...1 lines deleted...]
-    <row r="86" spans="5:32">
+    </row>
+    <row r="86" spans="5:17">
       <c r="E86" s="2"/>
       <c r="F86" s="2"/>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
       <c r="L86" s="2"/>
       <c r="M86" s="2"/>
       <c r="N86" s="2"/>
       <c r="O86" s="2"/>
       <c r="P86" s="2"/>
       <c r="Q86" s="2"/>
-      <c r="AF86"/>
-[...1 lines deleted...]
-    <row r="87" spans="5:32">
+    </row>
+    <row r="87" spans="5:17">
       <c r="E87" s="2"/>
       <c r="F87" s="2"/>
       <c r="G87" s="2"/>
       <c r="H87" s="2"/>
       <c r="I87" s="2"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2"/>
       <c r="M87" s="2"/>
       <c r="N87" s="2"/>
       <c r="O87" s="2"/>
       <c r="P87" s="2"/>
       <c r="Q87" s="2"/>
-      <c r="AF87"/>
-[...1 lines deleted...]
-    <row r="88" spans="5:32">
+    </row>
+    <row r="88" spans="5:17">
       <c r="E88" s="2"/>
       <c r="F88" s="2"/>
       <c r="G88" s="2"/>
       <c r="H88" s="2"/>
       <c r="I88" s="2"/>
       <c r="J88" s="2"/>
       <c r="K88" s="2"/>
       <c r="L88" s="2"/>
       <c r="M88" s="2"/>
       <c r="N88" s="2"/>
       <c r="O88" s="2"/>
       <c r="P88" s="2"/>
       <c r="Q88" s="2"/>
-      <c r="AF88"/>
-[...1 lines deleted...]
-    <row r="89" spans="5:32">
+    </row>
+    <row r="89" spans="5:17">
       <c r="E89" s="2"/>
       <c r="F89" s="2"/>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
       <c r="I89" s="2"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
       <c r="M89" s="2"/>
       <c r="N89" s="2"/>
       <c r="O89" s="2"/>
       <c r="P89" s="2"/>
       <c r="Q89" s="2"/>
-      <c r="AF89"/>
-[...1 lines deleted...]
-    <row r="90" spans="5:32">
+    </row>
+    <row r="90" spans="5:17">
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="2"/>
       <c r="M90" s="2"/>
       <c r="N90" s="2"/>
       <c r="O90" s="2"/>
       <c r="P90" s="2"/>
       <c r="Q90" s="2"/>
-      <c r="AF90"/>
-[...1 lines deleted...]
-    <row r="91" spans="5:32">
+    </row>
+    <row r="91" spans="5:17">
       <c r="E91" s="2"/>
       <c r="F91" s="2"/>
       <c r="G91" s="2"/>
       <c r="H91" s="2"/>
       <c r="I91" s="2"/>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2"/>
       <c r="M91" s="2"/>
       <c r="N91" s="2"/>
       <c r="O91" s="2"/>
       <c r="P91" s="2"/>
       <c r="Q91" s="2"/>
-      <c r="AF91"/>
-[...1 lines deleted...]
-    <row r="92" spans="5:32">
+    </row>
+    <row r="92" spans="5:17">
       <c r="E92" s="2"/>
+      <c r="F92" s="2"/>
+      <c r="G92" s="2"/>
+      <c r="H92" s="2"/>
+      <c r="I92" s="2"/>
+      <c r="J92" s="2"/>
+      <c r="K92" s="2"/>
+      <c r="L92" s="2"/>
+      <c r="M92" s="2"/>
+      <c r="N92" s="2"/>
+      <c r="O92" s="2"/>
+      <c r="P92" s="2"/>
       <c r="Q92" s="2"/>
-      <c r="AF92"/>
-[...1 lines deleted...]
-    <row r="93" spans="5:32">
+    </row>
+    <row r="93" spans="5:17">
       <c r="E93" s="2"/>
+      <c r="F93" s="2"/>
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+      <c r="I93" s="2"/>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+      <c r="L93" s="2"/>
+      <c r="M93" s="2"/>
+      <c r="N93" s="2"/>
+      <c r="O93" s="2"/>
+      <c r="P93" s="2"/>
       <c r="Q93" s="2"/>
-      <c r="AF93"/>
-[...1 lines deleted...]
-    <row r="94" spans="5:32">
+    </row>
+    <row r="94" spans="5:17">
       <c r="E94" s="2"/>
+      <c r="F94" s="2"/>
+      <c r="G94" s="2"/>
+      <c r="H94" s="2"/>
+      <c r="I94" s="2"/>
+      <c r="J94" s="2"/>
+      <c r="K94" s="2"/>
+      <c r="L94" s="2"/>
+      <c r="M94" s="2"/>
+      <c r="N94" s="2"/>
+      <c r="O94" s="2"/>
+      <c r="P94" s="2"/>
       <c r="Q94" s="2"/>
-      <c r="AF94"/>
-[...1 lines deleted...]
-    <row r="95" spans="5:32">
+    </row>
+    <row r="95" spans="5:17">
       <c r="E95" s="2"/>
       <c r="Q95" s="2"/>
-      <c r="AF95"/>
-[...1 lines deleted...]
-    <row r="96" spans="5:32">
+    </row>
+    <row r="96" spans="5:17">
       <c r="E96" s="2"/>
       <c r="Q96" s="2"/>
-      <c r="AF96"/>
-[...1 lines deleted...]
-    <row r="97" spans="5:32">
+    </row>
+    <row r="97" spans="5:17">
       <c r="E97" s="2"/>
       <c r="Q97" s="2"/>
-      <c r="AF97"/>
-[...1 lines deleted...]
-    <row r="98" spans="5:32">
+    </row>
+    <row r="98" spans="5:17">
       <c r="E98" s="2"/>
       <c r="Q98" s="2"/>
-      <c r="AF98"/>
-[...1 lines deleted...]
-    <row r="99" spans="5:32">
+    </row>
+    <row r="99" spans="5:17">
       <c r="E99" s="2"/>
       <c r="Q99" s="2"/>
-      <c r="AF99"/>
-[...1 lines deleted...]
-    <row r="100" spans="5:32">
+    </row>
+    <row r="100" spans="5:17">
       <c r="E100" s="2"/>
       <c r="Q100" s="2"/>
-      <c r="AF100"/>
-[...1 lines deleted...]
-    <row r="101" spans="5:32">
+    </row>
+    <row r="101" spans="5:17">
       <c r="E101" s="2"/>
       <c r="Q101" s="2"/>
-      <c r="AF101"/>
-[...1 lines deleted...]
-    <row r="102" spans="5:32">
+    </row>
+    <row r="102" spans="5:17">
       <c r="E102" s="2"/>
       <c r="Q102" s="2"/>
-      <c r="AF102"/>
-[...1 lines deleted...]
-    <row r="103" spans="5:32">
+    </row>
+    <row r="103" spans="5:17">
       <c r="E103" s="2"/>
       <c r="Q103" s="2"/>
-      <c r="AF103"/>
-[...1 lines deleted...]
-    <row r="104" spans="5:32">
+    </row>
+    <row r="104" spans="5:17">
       <c r="E104" s="2"/>
       <c r="Q104" s="2"/>
-      <c r="AF104"/>
-[...2 lines deleted...]
-      <c r="E105" s="1"/>
+    </row>
+    <row r="105" spans="5:17">
+      <c r="E105" s="2"/>
       <c r="Q105" s="2"/>
-      <c r="AF105"/>
+    </row>
+    <row r="106" spans="5:17">
+      <c r="E106" s="2"/>
+      <c r="Q106" s="2"/>
+    </row>
+    <row r="107" spans="5:17">
+      <c r="E107" s="2"/>
+      <c r="Q107" s="2"/>
+    </row>
+    <row r="108" spans="5:17">
+      <c r="E108" s="1"/>
+      <c r="Q108" s="2"/>
     </row>
   </sheetData>
+  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="D9:D72" calculatedColumn="1"/>
+  </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
     </vt:vector>